--- v0 (2026-02-01)
+++ v1 (2026-04-16)
@@ -1,72 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29328"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Marlon Chavarria\Documents\DOCUMENTOS MARLON\DOC PROVEEDORES\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F38C99BE-D279-46FF-B7BC-2C85DEA71A60}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A3939770-8726-4888-B22B-0EC38A8CD4B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="FO-LG-050" sheetId="3" r:id="rId1"/>
+    <sheet name="Guía de diligenciamiento" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'FO-LG-050'!$A$1:$AI$89</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'FO-LG-050'!$A$1:$AI$88</definedName>
   </definedNames>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="288" uniqueCount="123">
   <si>
     <t>Servicios</t>
   </si>
   <si>
     <t>Productos</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Ciudad</t>
   </si>
   <si>
     <t>Cual:</t>
   </si>
   <si>
     <t>CONOCIMIENTO DE PROVEEDORES</t>
   </si>
   <si>
     <t>Celular:</t>
   </si>
   <si>
     <t>Tipo de Empresa:</t>
   </si>
   <si>
@@ -240,63 +256,57 @@
   <si>
     <t>Gran contribuyente y autoretenedor:</t>
   </si>
   <si>
     <t xml:space="preserve">Tipo de Capital: </t>
   </si>
   <si>
     <t xml:space="preserve"> extranjero: </t>
   </si>
   <si>
     <t>Ciudad:</t>
   </si>
   <si>
     <t>Tipo de ID</t>
   </si>
   <si>
     <t xml:space="preserve">¿Usted, la empresa o alguno de sus socios, asociados o accionistas ha sido objeto de algún tipo de inhabilidad?   Si______    No______                </t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
-    <t>Otros ingresos (Mensuales)  $</t>
-[...1 lines deleted...]
-  <si>
     <t>Activos ( Bienes que posee)</t>
   </si>
   <si>
     <t>$</t>
   </si>
   <si>
     <t>Pasivo( Deuda que posee)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Concepto de otros ingresos:</t>
   </si>
   <si>
     <t xml:space="preserve">En caso de requerir campos adicionales, realizar anexo al formato con la información de todos los campos solicitados. </t>
   </si>
   <si>
     <t>Código de Actividad CIIU:</t>
   </si>
   <si>
     <t xml:space="preserve">Nombres y Apellidos: </t>
   </si>
   <si>
     <t>C.C.               C.E.                  P.A.                   Otro</t>
   </si>
   <si>
     <t>Tipo de identificación:</t>
   </si>
   <si>
     <t>Numero  de identificación</t>
   </si>
   <si>
     <t>% Participación</t>
   </si>
   <si>
     <t>Tipo PEP (Si o No)</t>
   </si>
@@ -350,66 +360,55 @@
     <t>Clasificación: Público</t>
   </si>
   <si>
     <t>Proceso: LOGISTICA</t>
   </si>
   <si>
     <t>CÓDIGO: FO-LG-050</t>
   </si>
   <si>
     <t xml:space="preserve">10. MANEJO DE DATOS PERSONALES </t>
   </si>
   <si>
     <t>Cuál?         -             Norma que aplica:</t>
   </si>
   <si>
     <t>Responsable:              -              Cargo:</t>
   </si>
   <si>
     <t>Dirección comercial</t>
   </si>
   <si>
     <t xml:space="preserve">
 Manifiesto que he sido informado que como titular de los datos podré ejercer mi derecho de habeas data conforme a la política y canales establecidos, los cuales se encuentran publicados  en la pagina web de la empresa:http://www.supergiroscentrodelvalle.com/; por lo tanto con la firma del presente documento acepto que me fue puesto en conocimiento el contenido del mismo y las finalidades generales que se encuentran en el aviso de privacidad y política de tratamiento de datos personales de la empresa y los canales establecidos para la consulta del mismo.</t>
   </si>
   <si>
-    <t>11. ESPACIO PARA SER DILIGENCIADO POR LA EMPRESA (Confirmación de referencias)</t>
-[...14 lines deleted...]
-    <t>Descripción general del proveedor</t>
+    <t xml:space="preserve">Obrando en nombre propio, de manera voluntaria y dando certeza que todo lo anteriormente consignado es cierto, realizo la siguiente declaración por el origen y destinación de los fondos y bienes a SUPERSERVICIOS DEL CENTRO DEL VALLE S.A., con el fin de dar cumplimiento a lo señalado en la Ley 526/99, Ley 1121/06, Circular Externa 100-000016 de la Super Sociedades, estatuto anticorrupción, y demás normas legales, sobre Prevención, Control y Administración del Riesgo de Lavado de Activos, Financiación del Terrorismo y Financiación de la Proliferación de Armas de Destrucción Masiva (LAFT-FPADM); Declaro Expresamente que:
+El  origen y/o destino del Dinero o los recursos patrimoniales con los que realizo transacciones comerciales provienen de actividades ilicitas.  SI (   ) - NO (   )
+1. Mi actividad, profesión y oficio es lícita y la ejerzo dentro del marco legal Colombiano. 
+2. La fuente de los fondos en ningún caso involucra contagio con actividades ilícitas propias o de terceras personas, en todos los casos son Fondos Propios, garantizando que no he prestado y no prestaré mi nombre para que terceras personas con recursos obtenidos ilícitamente efectúen operaciones en mi nombre. 
+Eximo a SUPERSERVICIOS DEL CENTRO DEL VALLE S.A., de toda responsabilidad que se derive de toda información falsa, errónea e inexacta que YO hubiere proporcionado en este documento, o en la violación del mismo. </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Manifiesto de manera previa, expresa e informada mi aceptación para el tratamiento de los datos personales que voluntariamente he entregado a SUPERSERVICIOS DEL CENTRO DEL VALLE S.A.,  para que la misma los trate de conformidad con la ley 1581 de 2012 y demás normatividad reglamentaria y complementaria, de esta manera el tratamiento de los datos personales de EL PROVEEDOR contempla  las siguientes finalidades:
 • Realizar el proceso de vinculación y contratación con los terceros y clientes, siguiendo los procedimientos internos para la debida diligencia, los cuales son de relacionamiento, contables, financieros, comerciales, logísticos y de seguridad social (si aplica), entre otros.
 • Consulta de sus datos en las listas de control, en cumplimiento de las normas nacionales y políticas internas asociadas al Sistema de Administración de Riesgos de LA/FT/FPADM.
 • Gestionar y verificar las referencias suministradas.
 • Desarrollar procesos de evaluación para fortalecer los procesos de contratación dentro de la empresa.
 • Gestionar los cobros y pagos, emisión de certificados de ingresos y retenciones; y en general para gestionar el proceso contable de la empresa.
 • Brindar la información relacionada con trámites y solicitudes.
 • Compartir sus datos personales con las autoridades (judiciales o administrativas) nacionales o extranjeras cuando la solicitud se base en razones legales, procesales, y/o tributarias.
 • Mantener un archivo que permita contar con la información correspondiente a cada contrato.
 • Suministrar la información a terceros con los cuales la empresa tenga relación contractual y que sea necesario entregársela para el cumplimiento del objeto contratado.
 • Generar datos de ubicación en tiempo real, captados a través de aplicativos y dispositivos electrónicos durante la prestación de sus servicios.
 • En caso de las grabaciones de imágenes y sonidos capturados a través de sistemas de videovigilancia, tendrán como finalidad la identificación, apoyo en procesos de prevención del fraude interno y externo, control de acceso, velar por la seguridad de las personas, los bienes, instalaciones y su entorno, apoyar cualquier revisión o investigación que sea necesaria. Así como controlar y verificar el desarrollo de las actividades realizadas por los terceros en las sedes administrativas, puntos de atención y otras instalaciones de la empresa.
 • Los registros fotográficos del titular tendrán como finalidad la identificación del mismo.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
@@ -451,87 +450,187 @@
   <si>
     <t>Entidad:</t>
   </si>
   <si>
     <t>Cargo:</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha de Vinculación: </t>
   </si>
   <si>
     <t>Fecha de desvinculación:</t>
   </si>
   <si>
     <t xml:space="preserve"> FAMILIARES DE PERSONAS EXPUESTAS POLÍTICAMENTE  (Decreto 830 de 2021 y Decreto 1674 de 2016) *Información del Representante Legal</t>
   </si>
   <si>
     <t>¿Es usted familiar o asociado cercano a alguna persona clasificada a las categorías de Personas Expuestas Políticamente?</t>
   </si>
   <si>
     <t>Parentesco o relación:</t>
   </si>
   <si>
     <t>Nombres y apellidos del PEP:</t>
   </si>
   <si>
-    <t>Versión: 04</t>
+    <t xml:space="preserve"> ingresos (Mensuales)  $</t>
   </si>
   <si>
-    <t>Vigencia: 2025/01/20</t>
+    <t>Concepto de ingresos:</t>
+  </si>
+  <si>
+    <t>Vigencia: 2025/06/11</t>
+  </si>
+  <si>
+    <t>Versión: 05</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Obrando en nombre propio, de manera voluntaria y dando certeza que todo lo anteriormente consignado es cierto, realizo la siguiente declaración por el origen y destinación de los fondos y bienes a SUPERSERVICIOS DEL CENTRO DEL VALLE S.A., con el fin de dar cumplimiento a lo señalado en la Ley 526/99, Ley 1121/06, Circular Externa 100-000016 de la Super Sociedades, estatuto anticorrupción, y demás normas legales, sobre Prevención, Control y Administración del Riesgo de Lavado de Activos, Financiación del Terrorismo y Financiación de la Proliferación de Armas de Destrucción Masiva (LAFT-FPADM); Declaro Expresamente que:
-El  origen y/o destino del Dinero o los recursos patrimoniales con los que realizo transacciones comerciales provienen de actividades </t>
+      <t xml:space="preserve">Obrando en nombre propio, de manera voluntaria y dando certeza que todo lo anteriormente consignado es cierto, realizo la siguiente declaración por el origen y destinación de los fondos y bienes a SUPERSERVICIOS DEL CENTRO DEL VALLE S.A., con el fin de dar cumplimiento a lo señalado en la Ley 526/99, Ley 1121/06, Circular Externa 100-000016 de la Super Sociedades, estatuto anticorrupción, y demás normas legales, sobre Prevención, Control y Administración del Riesgo de Lavado de Activos, Financiación del Terrorismo y Financiación de la Proliferación de Armas de Destrucción Masiva (LAFT-FPADM); Declaro Expresamente que: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t>AQUI PONER SU ACTIVIDAD ECONOMICA PERO EN LETRAS, NO EN NUMEROS)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t>El  origen y/o destino del Dinero o los recursos patrimoniales con los que realizo transacciones comerciales provienen de actividades ilicitas.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t>SI (   ) - NO (   )</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+1. Mi actividad, profesión y oficio es lícita y la ejerzo dentro del marco legal Colombiano. 
+2. La fuente de los fondos en ningún caso involucra contagio con actividades ilícitas propias o de terceras personas, en todos los casos son Fondos Propios, garantizando que no he prestado y no prestaré mi nombre para que terceras personas con recursos obtenidos ilícitamente efectúen operaciones en mi nombre. 
+Eximo a SUPERSERVICIOS DEL CENTRO DEL VALLE S.A., de toda responsabilidad que se derive de toda información falsa, errónea e inexacta que YO hubiere proporcionado en este documento, o en la violación del mismo. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Manifiesto de manera previa, expresa e informada mi aceptación para el tratamiento de los datos personales que voluntariamente he entregado a SUPERSERVICIOS DEL CENTRO DEL VALLE S.A.,  para que la misma los trate de conformidad con la ley 1581 de 2012 y demás normatividad reglamentaria y complementaria, de esta manera el tratamiento de los datos personales de EL PROVEEDOR contempla  las siguientes finalidades:
+• Realizar el proceso de vinculación y contratación con los terceros y clientes, siguiendo los procedimientos internos para la debida diligencia, los cuales son de relacionamiento, contables, financieros, comerciales, logísticos y de seguridad social (si aplica), entre otros.
+• Consulta de sus datos en las listas de control, en cumplimiento de las normas nacionales y políticas internas asociadas al Sistema de Administración de Riesgos de LA/FT/FPADM.
+• Gestionar y verificar las referencias suministradas.
+• Desarrollar procesos de evaluación para fortalecer los procesos de contratación dentro de la empresa.
+• Gestionar los cobros y pagos, emisión de certificados de ingresos y retenciones; y en general para gestionar el proceso contable de la empresa.
+• Brindar la información relacionada con trámites y solicitudes.
+• Compartir sus datos personales con las autoridades (judiciales o administrativas) nacionales o extranjeras cuando la solicitud se base en razones legales, procesales, y/o tributarias.
+• Mantener un archivo que permita contar con la información correspondiente a cada contrato.
+• Suministrar la información a terceros con los cuales la empresa tenga relación contractual y que sea necesario entregársela para el cumplimiento del objeto contratado.
+• Generar datos de ubicación en tiempo real, captados a través de aplicativos y dispositivos electrónicos durante la prestación de sus servicios.
+• En caso de las grabaciones de imágenes y sonidos capturados a través de sistemas de videovigilancia, tendrán como finalidad la identificación, apoyo en procesos de prevención del fraude interno y externo, control de acceso, velar por la seguridad de las personas, los bienes, instalaciones y su entorno, apoyar cualquier revisión o investigación que sea necesaria. Así como controlar y verificar el desarrollo de las actividades realizadas por los terceros en las sedes administrativas, puntos de atención y otras instalaciones de la empresa.
+• Los registros fotográficos del titular tendrán como finalidad la identificación del mismo.
+</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
-      <t>ILICITAS</t>
+      <t xml:space="preserve">DATOS SENSIBLES </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Century Gothic"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve">.  SI (   ) - NO (   )
-[...2 lines deleted...]
-Eximo a SUPERSERVICIOS DEL CENTRO DEL VALLE S.A., de toda responsabilidad que se derive de toda información falsa, errónea e inexacta que YO hubiere proporcionado en este documento, o en la violación del mismo. </t>
+      <t xml:space="preserve">
+Con el fin de dar cumplimiento a todos los derechos y obligaciones que se deriven de la ley 1581 de 2012 en lo referente a datos sensibles y de menores de edad, SUPERSERVICIOS DEL CENTRO DEL VALLE S.A., me ha informado que es voluntario responder preguntas que eventualmente me sean hechas sobre datos sensibles o datos de menores de edad, y que estos últimos en el evento de ser entregados serán tratados respetando sus derechos fundamentales e intereses superiores, con el diligenciamiento y firma de este documento faculto a SUPERSERVICIOS DEL CENTRO DEL VALLE S.A.,  para recolectar, almacenar, circular, usar, transferir o transmitir a terceros mis datos personales sensibles, como lo es mi huella digital, fotografía, entre otros y los datos de menores de edad sobre los cuales ejerzo su representación legal; como titular de este tipo de datos otorgo libre y voluntariamente la  autorización de tratamiento sobre los datos consignados en el presente documento y sólo se podrán tratar datos diferentes a los aquí entregados en aquellos  casos en los que por ley no sea requerido el otorgamiento de dicha autorización. Por lo anterior, mediante mi huella y firma autorizo expresamente el tratamiento de éste tipo de datos y el contenido integral de este documento.  
+El PROVEEDOR contará con los derechos de conocer, actualizar, rectificar y demás consagrados en la ley de protección de datos personales.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Century Gothic"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Finalmente, SI___ NO___ Autorizo el tratamiento de datos personales, incluyendo datos sensibles, con las finalidades anteriormente enunciadas. </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF002060"/>
       <name val="Century Gothic"/>
@@ -561,97 +660,124 @@
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF002060"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF002060"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Century Gothic"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Century Gothic"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="9">
+  <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002060"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002060"/>
         <bgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="30">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -988,54 +1114,55 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="237">
+  <cellXfs count="337">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -1061,123 +1188,197 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1187,59 +1388,67 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
@@ -1298,220 +1507,248 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="23" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="8" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1572,229 +1809,475 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="justify" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...107 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>236008</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>20108</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>161924</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="5 Rectángulo">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
@@ -1853,50 +2336,51 @@
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>165100</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>196850</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Rectángulo 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="914400" y="1593850"/>
           <a:ext cx="171450" cy="158750"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="es-ES" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
@@ -2319,50 +2803,51 @@
     <xdr:to>
       <xdr:col>25</xdr:col>
       <xdr:colOff>127000</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>241300</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="11" name="Rectángulo 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7010400" y="4438650"/>
           <a:ext cx="171450" cy="158750"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
+        <a:noFill/>
         <a:ln/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="lt1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="es-ES" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
@@ -2688,50 +3173,984 @@
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="95250" y="114300"/>
           <a:ext cx="1695450" cy="794138"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>236008</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>20108</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>16</xdr:col>
+      <xdr:colOff>161924</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="5 Rectángulo">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B834EC21-9605-4604-887F-038A2B240B73}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3083983" y="26985383"/>
+          <a:ext cx="1602316" cy="1189567"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFF00"/>
+        </a:solidFill>
+        <a:ln>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent6"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent6"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="es-CO"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>254000</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>165100</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>196850</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="Rectángulo 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17B9DF92-2593-4A20-BE49-D94B40FE4900}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="739775" y="1533525"/>
+          <a:ext cx="168275" cy="158750"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="es-ES" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>50800</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>209550</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Rectángulo 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45CA645B-711F-478F-AF60-81EFC333774A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="1657350" y="1546225"/>
+          <a:ext cx="171450" cy="158750"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="es-ES" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>50800</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>190500</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="Rectángulo 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D54EBE7B-7933-4265-AE13-F7008CE5A2EB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4200525" y="1546225"/>
+          <a:ext cx="171450" cy="158750"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="es-ES" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>44450</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>44450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>215900</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>203200</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="6" name="Rectángulo 5">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9851AF7D-9A94-412C-B66C-91C51DB752D6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5235575" y="1539875"/>
+          <a:ext cx="171450" cy="158750"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="es-ES" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>50800</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>209550</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>209550</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="7" name="Rectángulo 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEF5AE2E-E226-4B49-8084-CE7235AC3431}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6315075" y="1546225"/>
+          <a:ext cx="171450" cy="158750"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="es-ES" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>44450</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>171450</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>203200</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="Rectángulo 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{675CCAF1-5C19-44A8-A0C9-201B55EB698B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7486650" y="1539875"/>
+          <a:ext cx="171450" cy="158750"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="es-ES" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>28</xdr:col>
+      <xdr:colOff>139700</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>234950</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="9" name="Rectángulo 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4A407D1-AE5A-4FB3-949C-13983DD01C4E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8353425" y="4448175"/>
+          <a:ext cx="149225" cy="158750"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="es-ES" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>25400</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>76200</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>31</xdr:col>
+      <xdr:colOff>196850</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>234950</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="10" name="Rectángulo 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE8F3ACA-19C6-4AF0-B0DB-21F742895CA6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9512300" y="4448175"/>
+          <a:ext cx="171450" cy="158750"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="es-ES" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>24</xdr:col>
+      <xdr:colOff>215900</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>82550</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>25</xdr:col>
+      <xdr:colOff>127000</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>241300</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="Rectángulo 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11B980DC-6688-4003-B73D-BEAB8941D360}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7331075" y="4454525"/>
+          <a:ext cx="282575" cy="158750"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="es-ES" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>33</xdr:col>
+      <xdr:colOff>517525</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>60325</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>215900</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="12" name="Rectángulo 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41BBB93D-F500-4525-9F1A-E5FFDB9F5F44}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10947400" y="4429125"/>
+          <a:ext cx="114300" cy="158750"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="es-ES" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>21</xdr:col>
+      <xdr:colOff>139700</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>22</xdr:col>
+      <xdr:colOff>82550</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>279400</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="13" name="Rectángulo 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FA1A861-A208-4348-9D2A-48F1E172E5D8}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6169025" y="8134350"/>
+          <a:ext cx="190500" cy="165100"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="es-ES" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>203200</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>120650</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>24</xdr:col>
+      <xdr:colOff>107950</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>279400</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="14" name="Rectángulo 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78BC17CF-AE81-448B-BC1A-0A63B2821388}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6946900" y="8140700"/>
+          <a:ext cx="276225" cy="158750"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="es-ES" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>120650</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>266700</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>273050</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="15" name="Rectángulo 14">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A69E032-CD8D-4129-A7F2-BCC2C13A522B}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="5553075" y="8140700"/>
+          <a:ext cx="190500" cy="152400"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="es-ES" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>26</xdr:col>
+      <xdr:colOff>101600</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>127000</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>27</xdr:col>
+      <xdr:colOff>6350</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>285750</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="16" name="Rectángulo 15">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0EC1E38-918F-4371-968A-D5C823DF3F53}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7902575" y="8147050"/>
+          <a:ext cx="152400" cy="158750"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:ln/>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="dk1"/>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="lt1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="dk1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="es-ES" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>171450</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>3563</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="15 Imagen">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3185C16E-C947-4D86-950C-C6D6595EB16A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="95250" y="114300"/>
+          <a:ext cx="1695450" cy="794138"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
@@ -2977,4213 +4396,4144 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AL102"/>
+  <dimension ref="A1:AL101"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G13" sqref="G13:U13"/>
+      <selection activeCell="A68" sqref="A68:AI73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="5" width="3.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="3.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="2.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="4" style="1" customWidth="1"/>
     <col min="9" max="9" width="3.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="3.42578125" style="1" customWidth="1"/>
     <col min="11" max="11" width="7.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="8.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="7.85546875" style="1" customWidth="1"/>
     <col min="14" max="15" width="3.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="1.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="4.7109375" style="1" customWidth="1"/>
     <col min="18" max="18" width="5.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="4.28515625" style="1" customWidth="1"/>
     <col min="20" max="20" width="4" style="1" customWidth="1"/>
     <col min="21" max="21" width="4.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="3.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="7" style="1" customWidth="1"/>
     <col min="24" max="25" width="5.5703125" style="1" customWidth="1"/>
     <col min="26" max="26" width="4.7109375" style="1" customWidth="1"/>
     <col min="27" max="27" width="3.7109375" style="1" customWidth="1"/>
     <col min="28" max="28" width="4.7109375" style="1" customWidth="1"/>
     <col min="29" max="29" width="4.28515625" style="1" customWidth="1"/>
     <col min="30" max="30" width="5" style="1" customWidth="1"/>
     <col min="31" max="31" width="7.5703125" style="1" customWidth="1"/>
     <col min="32" max="32" width="8" style="1" customWidth="1"/>
     <col min="33" max="33" width="6.140625" style="1" customWidth="1"/>
     <col min="34" max="34" width="8.5703125" style="1" customWidth="1"/>
     <col min="35" max="35" width="8" style="1" customWidth="1"/>
     <col min="36" max="36" width="2.28515625" style="1" customWidth="1"/>
     <col min="37" max="37" width="3.28515625" style="1" customWidth="1"/>
     <col min="38" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:35" s="9" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="148"/>
-[...7 lines deleted...]
-      <c r="I1" s="52" t="s">
+      <c r="A1" s="176"/>
+      <c r="B1" s="176"/>
+      <c r="C1" s="176"/>
+      <c r="D1" s="176"/>
+      <c r="E1" s="176"/>
+      <c r="F1" s="176"/>
+      <c r="G1" s="176"/>
+      <c r="H1" s="176"/>
+      <c r="I1" s="74" t="s">
         <v>13</v>
       </c>
-      <c r="J1" s="53"/>
-[...26 lines deleted...]
-      <c r="AI1" s="60"/>
+      <c r="J1" s="75"/>
+      <c r="K1" s="75"/>
+      <c r="L1" s="75"/>
+      <c r="M1" s="75"/>
+      <c r="N1" s="75"/>
+      <c r="O1" s="75"/>
+      <c r="P1" s="75"/>
+      <c r="Q1" s="75"/>
+      <c r="R1" s="75"/>
+      <c r="S1" s="75"/>
+      <c r="T1" s="75"/>
+      <c r="U1" s="75"/>
+      <c r="V1" s="75"/>
+      <c r="W1" s="75"/>
+      <c r="X1" s="75"/>
+      <c r="Y1" s="75"/>
+      <c r="Z1" s="75"/>
+      <c r="AA1" s="75"/>
+      <c r="AB1" s="75"/>
+      <c r="AC1" s="76"/>
+      <c r="AD1" s="80" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" s="81"/>
+      <c r="AF1" s="81"/>
+      <c r="AG1" s="81"/>
+      <c r="AH1" s="81"/>
+      <c r="AI1" s="82"/>
     </row>
     <row r="2" spans="1:35" s="9" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="148"/>
-[...33 lines deleted...]
-      <c r="AI2" s="63"/>
+      <c r="A2" s="176"/>
+      <c r="B2" s="176"/>
+      <c r="C2" s="176"/>
+      <c r="D2" s="176"/>
+      <c r="E2" s="176"/>
+      <c r="F2" s="176"/>
+      <c r="G2" s="176"/>
+      <c r="H2" s="176"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78"/>
+      <c r="S2" s="78"/>
+      <c r="T2" s="78"/>
+      <c r="U2" s="78"/>
+      <c r="V2" s="78"/>
+      <c r="W2" s="78"/>
+      <c r="X2" s="78"/>
+      <c r="Y2" s="78"/>
+      <c r="Z2" s="78"/>
+      <c r="AA2" s="78"/>
+      <c r="AB2" s="78"/>
+      <c r="AC2" s="79"/>
+      <c r="AD2" s="83"/>
+      <c r="AE2" s="84"/>
+      <c r="AF2" s="84"/>
+      <c r="AG2" s="84"/>
+      <c r="AH2" s="84"/>
+      <c r="AI2" s="85"/>
     </row>
     <row r="3" spans="1:35" s="9" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="148"/>
-[...7 lines deleted...]
-      <c r="I3" s="52" t="s">
+      <c r="A3" s="176"/>
+      <c r="B3" s="176"/>
+      <c r="C3" s="176"/>
+      <c r="D3" s="176"/>
+      <c r="E3" s="176"/>
+      <c r="F3" s="176"/>
+      <c r="G3" s="176"/>
+      <c r="H3" s="176"/>
+      <c r="I3" s="74" t="s">
         <v>5</v>
       </c>
-      <c r="J3" s="53"/>
-[...28 lines deleted...]
-      <c r="AI3" s="154"/>
+      <c r="J3" s="75"/>
+      <c r="K3" s="75"/>
+      <c r="L3" s="75"/>
+      <c r="M3" s="75"/>
+      <c r="N3" s="75"/>
+      <c r="O3" s="75"/>
+      <c r="P3" s="75"/>
+      <c r="Q3" s="75"/>
+      <c r="R3" s="75"/>
+      <c r="S3" s="75"/>
+      <c r="T3" s="75"/>
+      <c r="U3" s="75"/>
+      <c r="V3" s="75"/>
+      <c r="W3" s="75"/>
+      <c r="X3" s="75"/>
+      <c r="Y3" s="75"/>
+      <c r="Z3" s="75"/>
+      <c r="AA3" s="75"/>
+      <c r="AB3" s="75"/>
+      <c r="AC3" s="76"/>
+      <c r="AD3" s="186" t="s">
+        <v>120</v>
+      </c>
+      <c r="AE3" s="187"/>
+      <c r="AF3" s="188"/>
+      <c r="AG3" s="180" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH3" s="181"/>
+      <c r="AI3" s="182"/>
     </row>
     <row r="4" spans="1:35" s="9" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="148"/>
-[...37 lines deleted...]
-      <c r="AI4" s="154"/>
+      <c r="A4" s="176"/>
+      <c r="B4" s="176"/>
+      <c r="C4" s="176"/>
+      <c r="D4" s="176"/>
+      <c r="E4" s="176"/>
+      <c r="F4" s="176"/>
+      <c r="G4" s="176"/>
+      <c r="H4" s="176"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
+      <c r="N4" s="78"/>
+      <c r="O4" s="78"/>
+      <c r="P4" s="78"/>
+      <c r="Q4" s="78"/>
+      <c r="R4" s="78"/>
+      <c r="S4" s="78"/>
+      <c r="T4" s="78"/>
+      <c r="U4" s="78"/>
+      <c r="V4" s="78"/>
+      <c r="W4" s="78"/>
+      <c r="X4" s="78"/>
+      <c r="Y4" s="78"/>
+      <c r="Z4" s="78"/>
+      <c r="AA4" s="78"/>
+      <c r="AB4" s="78"/>
+      <c r="AC4" s="79"/>
+      <c r="AD4" s="186" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE4" s="187"/>
+      <c r="AF4" s="188"/>
+      <c r="AG4" s="180" t="s">
+        <v>92</v>
+      </c>
+      <c r="AH4" s="181"/>
+      <c r="AI4" s="182"/>
     </row>
     <row r="5" spans="1:35" s="9" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="20"/>
       <c r="B5" s="20"/>
       <c r="C5" s="20"/>
       <c r="D5" s="20"/>
       <c r="E5" s="20"/>
       <c r="F5" s="20"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
       <c r="P5" s="3"/>
       <c r="Q5" s="3"/>
       <c r="R5" s="3"/>
       <c r="S5" s="3"/>
       <c r="T5" s="3"/>
       <c r="U5" s="3"/>
       <c r="V5" s="3"/>
       <c r="W5" s="3"/>
       <c r="X5" s="3"/>
       <c r="Y5" s="3"/>
       <c r="Z5" s="3"/>
       <c r="AA5" s="3"/>
       <c r="AB5" s="3"/>
-      <c r="AC5" s="32"/>
-[...5 lines deleted...]
-      <c r="AI5" s="32"/>
+      <c r="AC5" s="31"/>
+      <c r="AD5" s="31"/>
+      <c r="AE5" s="31"/>
+      <c r="AF5" s="31"/>
+      <c r="AG5" s="31"/>
+      <c r="AH5" s="31"/>
+      <c r="AI5" s="31"/>
     </row>
     <row r="6" spans="1:35" s="4" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="158" t="s">
+      <c r="A6" s="189" t="s">
         <v>59</v>
       </c>
-      <c r="B6" s="159"/>
-[...16 lines deleted...]
-      <c r="S6" s="236"/>
+      <c r="B6" s="190"/>
+      <c r="C6" s="190"/>
+      <c r="D6" s="190"/>
+      <c r="E6" s="190"/>
+      <c r="F6" s="190"/>
+      <c r="G6" s="190"/>
+      <c r="H6" s="190"/>
+      <c r="I6" s="191"/>
+      <c r="J6" s="183"/>
+      <c r="K6" s="184"/>
+      <c r="L6" s="185"/>
+      <c r="M6" s="183"/>
+      <c r="N6" s="184"/>
+      <c r="O6" s="184"/>
+      <c r="P6" s="185"/>
+      <c r="Q6" s="183"/>
+      <c r="R6" s="184"/>
+      <c r="S6" s="185"/>
       <c r="T6" s="3"/>
       <c r="U6" s="3"/>
-      <c r="V6" s="149" t="s">
+      <c r="V6" s="177" t="s">
         <v>24</v>
       </c>
-      <c r="W6" s="150"/>
-[...3 lines deleted...]
-      <c r="AB6" s="149" t="s">
+      <c r="W6" s="178"/>
+      <c r="X6" s="178"/>
+      <c r="Y6" s="179"/>
+      <c r="Z6" s="40"/>
+      <c r="AB6" s="177" t="s">
         <v>48</v>
       </c>
-      <c r="AC6" s="150"/>
-[...3 lines deleted...]
-      <c r="AG6" s="42"/>
+      <c r="AC6" s="178"/>
+      <c r="AD6" s="178"/>
+      <c r="AE6" s="178"/>
+      <c r="AF6" s="179"/>
+      <c r="AG6" s="41"/>
       <c r="AI6" s="5"/>
     </row>
     <row r="7" spans="1:35" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="6"/>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="9"/>
       <c r="M7" s="10"/>
       <c r="N7" s="10"/>
       <c r="O7" s="9"/>
       <c r="P7" s="10"/>
       <c r="Q7" s="10"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
       <c r="U7" s="3"/>
       <c r="V7" s="3"/>
       <c r="W7" s="11"/>
       <c r="X7" s="11"/>
       <c r="Y7" s="9"/>
       <c r="Z7" s="9"/>
       <c r="AA7" s="9"/>
       <c r="AB7" s="9"/>
       <c r="AC7" s="9"/>
       <c r="AD7" s="9"/>
       <c r="AE7" s="9"/>
       <c r="AF7" s="9"/>
       <c r="AG7" s="9"/>
       <c r="AH7" s="9"/>
       <c r="AI7" s="12"/>
     </row>
     <row r="8" spans="1:35" x14ac:dyDescent="0.25">
-      <c r="A8" s="163" t="s">
+      <c r="A8" s="194" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="164"/>
-[...32 lines deleted...]
-      <c r="AI8" s="165"/>
+      <c r="B8" s="195"/>
+      <c r="C8" s="195"/>
+      <c r="D8" s="195"/>
+      <c r="E8" s="195"/>
+      <c r="F8" s="195"/>
+      <c r="G8" s="195"/>
+      <c r="H8" s="195"/>
+      <c r="I8" s="195"/>
+      <c r="J8" s="195"/>
+      <c r="K8" s="195"/>
+      <c r="L8" s="195"/>
+      <c r="M8" s="195"/>
+      <c r="N8" s="195"/>
+      <c r="O8" s="195"/>
+      <c r="P8" s="195"/>
+      <c r="Q8" s="195"/>
+      <c r="R8" s="195"/>
+      <c r="S8" s="195"/>
+      <c r="T8" s="195"/>
+      <c r="U8" s="195"/>
+      <c r="V8" s="195"/>
+      <c r="W8" s="195"/>
+      <c r="X8" s="195"/>
+      <c r="Y8" s="195"/>
+      <c r="Z8" s="195"/>
+      <c r="AA8" s="195"/>
+      <c r="AB8" s="195"/>
+      <c r="AC8" s="195"/>
+      <c r="AD8" s="195"/>
+      <c r="AE8" s="195"/>
+      <c r="AF8" s="195"/>
+      <c r="AG8" s="195"/>
+      <c r="AH8" s="195"/>
+      <c r="AI8" s="196"/>
     </row>
     <row r="9" spans="1:35" ht="21.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="166" t="s">
+      <c r="A9" s="197" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="166"/>
-[...2 lines deleted...]
-      <c r="E9" s="166" t="s">
+      <c r="B9" s="197"/>
+      <c r="C9" s="197"/>
+      <c r="D9" s="32"/>
+      <c r="E9" s="197" t="s">
         <v>1</v>
       </c>
-      <c r="F9" s="166"/>
-[...2 lines deleted...]
-      <c r="I9" s="167" t="s">
+      <c r="F9" s="197"/>
+      <c r="G9" s="197"/>
+      <c r="H9" s="32"/>
+      <c r="I9" s="198" t="s">
         <v>12</v>
       </c>
-      <c r="J9" s="167"/>
-[...5 lines deleted...]
-      <c r="P9" s="166" t="s">
+      <c r="J9" s="198"/>
+      <c r="K9" s="198"/>
+      <c r="L9" s="198"/>
+      <c r="M9" s="198"/>
+      <c r="N9" s="198"/>
+      <c r="O9" s="33"/>
+      <c r="P9" s="197" t="s">
         <v>9</v>
       </c>
-      <c r="Q9" s="166"/>
-[...2 lines deleted...]
-      <c r="T9" s="166" t="s">
+      <c r="Q9" s="197"/>
+      <c r="R9" s="197"/>
+      <c r="S9" s="32"/>
+      <c r="T9" s="197" t="s">
         <v>10</v>
       </c>
-      <c r="U9" s="166"/>
-[...2 lines deleted...]
-      <c r="X9" s="166" t="s">
+      <c r="U9" s="197"/>
+      <c r="V9" s="197"/>
+      <c r="W9" s="32"/>
+      <c r="X9" s="197" t="s">
         <v>11</v>
       </c>
-      <c r="Y9" s="166"/>
-[...1 lines deleted...]
-      <c r="AA9" s="168" t="s">
+      <c r="Y9" s="197"/>
+      <c r="Z9" s="32"/>
+      <c r="AA9" s="199" t="s">
         <v>4</v>
       </c>
-      <c r="AB9" s="168"/>
-[...6 lines deleted...]
-      <c r="AI9" s="169"/>
+      <c r="AB9" s="199"/>
+      <c r="AC9" s="199"/>
+      <c r="AD9" s="199"/>
+      <c r="AE9" s="199"/>
+      <c r="AF9" s="199"/>
+      <c r="AG9" s="199"/>
+      <c r="AH9" s="199"/>
+      <c r="AI9" s="200"/>
     </row>
     <row r="10" spans="1:35" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="13"/>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="14"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="15"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="15"/>
       <c r="N10" s="15"/>
       <c r="O10" s="15"/>
       <c r="P10" s="16"/>
       <c r="Q10" s="15"/>
       <c r="R10" s="15"/>
       <c r="S10" s="17"/>
       <c r="T10" s="17"/>
       <c r="U10" s="15"/>
       <c r="V10" s="15"/>
       <c r="W10" s="15"/>
       <c r="X10" s="15"/>
       <c r="Y10" s="15"/>
       <c r="Z10" s="15"/>
       <c r="AA10" s="16"/>
       <c r="AB10" s="16"/>
       <c r="AC10" s="16"/>
       <c r="AD10" s="15"/>
       <c r="AE10" s="17"/>
       <c r="AF10" s="17"/>
       <c r="AG10" s="17"/>
       <c r="AH10" s="17"/>
       <c r="AI10" s="18"/>
     </row>
     <row r="11" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="103" t="s">
+      <c r="A11" s="152" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="103"/>
-[...32 lines deleted...]
-      <c r="AI11" s="103"/>
+      <c r="B11" s="152"/>
+      <c r="C11" s="152"/>
+      <c r="D11" s="152"/>
+      <c r="E11" s="152"/>
+      <c r="F11" s="152"/>
+      <c r="G11" s="152"/>
+      <c r="H11" s="152"/>
+      <c r="I11" s="152"/>
+      <c r="J11" s="152"/>
+      <c r="K11" s="152"/>
+      <c r="L11" s="152"/>
+      <c r="M11" s="152"/>
+      <c r="N11" s="152"/>
+      <c r="O11" s="152"/>
+      <c r="P11" s="152"/>
+      <c r="Q11" s="152"/>
+      <c r="R11" s="152"/>
+      <c r="S11" s="152"/>
+      <c r="T11" s="152"/>
+      <c r="U11" s="152"/>
+      <c r="V11" s="152"/>
+      <c r="W11" s="152"/>
+      <c r="X11" s="152"/>
+      <c r="Y11" s="152"/>
+      <c r="Z11" s="152"/>
+      <c r="AA11" s="152"/>
+      <c r="AB11" s="152"/>
+      <c r="AC11" s="152"/>
+      <c r="AD11" s="152"/>
+      <c r="AE11" s="152"/>
+      <c r="AF11" s="152"/>
+      <c r="AG11" s="152"/>
+      <c r="AH11" s="152"/>
+      <c r="AI11" s="152"/>
     </row>
     <row r="12" spans="1:35" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="72" t="s">
+      <c r="A12" s="96" t="s">
         <v>49</v>
       </c>
-      <c r="B12" s="72"/>
-[...19 lines deleted...]
-      <c r="V12" s="72" t="s">
+      <c r="B12" s="96"/>
+      <c r="C12" s="96"/>
+      <c r="D12" s="96"/>
+      <c r="E12" s="96"/>
+      <c r="F12" s="96"/>
+      <c r="G12" s="98"/>
+      <c r="H12" s="99"/>
+      <c r="I12" s="99"/>
+      <c r="J12" s="99"/>
+      <c r="K12" s="99"/>
+      <c r="L12" s="99"/>
+      <c r="M12" s="99"/>
+      <c r="N12" s="99"/>
+      <c r="O12" s="99"/>
+      <c r="P12" s="99"/>
+      <c r="Q12" s="99"/>
+      <c r="R12" s="99"/>
+      <c r="S12" s="99"/>
+      <c r="T12" s="99"/>
+      <c r="U12" s="100"/>
+      <c r="V12" s="96" t="s">
         <v>27</v>
       </c>
-      <c r="W12" s="72"/>
-[...11 lines deleted...]
-      <c r="AI12" s="76"/>
+      <c r="W12" s="96"/>
+      <c r="X12" s="96"/>
+      <c r="Y12" s="98"/>
+      <c r="Z12" s="99"/>
+      <c r="AA12" s="99"/>
+      <c r="AB12" s="99"/>
+      <c r="AC12" s="99"/>
+      <c r="AD12" s="99"/>
+      <c r="AE12" s="99"/>
+      <c r="AF12" s="99"/>
+      <c r="AG12" s="99"/>
+      <c r="AH12" s="99"/>
+      <c r="AI12" s="100"/>
     </row>
     <row r="13" spans="1:35" ht="27" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="72" t="s">
+      <c r="A13" s="96" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="72"/>
-[...19 lines deleted...]
-      <c r="V13" s="72" t="s">
+      <c r="B13" s="96"/>
+      <c r="C13" s="96"/>
+      <c r="D13" s="96"/>
+      <c r="E13" s="96"/>
+      <c r="F13" s="96"/>
+      <c r="G13" s="94"/>
+      <c r="H13" s="92"/>
+      <c r="I13" s="92"/>
+      <c r="J13" s="92"/>
+      <c r="K13" s="92"/>
+      <c r="L13" s="92"/>
+      <c r="M13" s="92"/>
+      <c r="N13" s="92"/>
+      <c r="O13" s="92"/>
+      <c r="P13" s="92"/>
+      <c r="Q13" s="92"/>
+      <c r="R13" s="92"/>
+      <c r="S13" s="92"/>
+      <c r="T13" s="92"/>
+      <c r="U13" s="93"/>
+      <c r="V13" s="96" t="s">
         <v>28</v>
       </c>
-      <c r="W13" s="72"/>
-[...11 lines deleted...]
-      <c r="AI13" s="76"/>
+      <c r="W13" s="96"/>
+      <c r="X13" s="96"/>
+      <c r="Y13" s="98"/>
+      <c r="Z13" s="99"/>
+      <c r="AA13" s="99"/>
+      <c r="AB13" s="99"/>
+      <c r="AC13" s="99"/>
+      <c r="AD13" s="99"/>
+      <c r="AE13" s="99"/>
+      <c r="AF13" s="99"/>
+      <c r="AG13" s="99"/>
+      <c r="AH13" s="99"/>
+      <c r="AI13" s="100"/>
     </row>
     <row r="14" spans="1:35" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="72" t="s">
+      <c r="A14" s="96" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="72"/>
-[...10 lines deleted...]
-      <c r="M14" s="72" t="s">
+      <c r="B14" s="96"/>
+      <c r="C14" s="96"/>
+      <c r="D14" s="96"/>
+      <c r="E14" s="96"/>
+      <c r="F14" s="96"/>
+      <c r="G14" s="101"/>
+      <c r="H14" s="101"/>
+      <c r="I14" s="101"/>
+      <c r="J14" s="101"/>
+      <c r="K14" s="101"/>
+      <c r="L14" s="102"/>
+      <c r="M14" s="96" t="s">
         <v>17</v>
       </c>
-      <c r="N14" s="72"/>
-[...9 lines deleted...]
-      <c r="X14" s="72" t="s">
+      <c r="N14" s="96"/>
+      <c r="O14" s="96"/>
+      <c r="P14" s="96"/>
+      <c r="Q14" s="96"/>
+      <c r="R14" s="101"/>
+      <c r="S14" s="101"/>
+      <c r="T14" s="101"/>
+      <c r="U14" s="101"/>
+      <c r="V14" s="101"/>
+      <c r="W14" s="102"/>
+      <c r="X14" s="96" t="s">
         <v>18</v>
       </c>
-      <c r="Y14" s="72"/>
-[...9 lines deleted...]
-      <c r="AI14" s="78"/>
+      <c r="Y14" s="96"/>
+      <c r="Z14" s="96"/>
+      <c r="AA14" s="96"/>
+      <c r="AB14" s="101"/>
+      <c r="AC14" s="101"/>
+      <c r="AD14" s="101"/>
+      <c r="AE14" s="101"/>
+      <c r="AF14" s="101"/>
+      <c r="AG14" s="101"/>
+      <c r="AH14" s="101"/>
+      <c r="AI14" s="102"/>
     </row>
     <row r="15" spans="1:35" s="19" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="170" t="s">
+      <c r="A15" s="201" t="s">
         <v>7</v>
       </c>
-      <c r="B15" s="171"/>
-[...10 lines deleted...]
-      <c r="M15" s="175" t="s">
+      <c r="B15" s="202"/>
+      <c r="C15" s="202"/>
+      <c r="D15" s="202"/>
+      <c r="E15" s="202"/>
+      <c r="F15" s="202"/>
+      <c r="G15" s="174"/>
+      <c r="H15" s="174"/>
+      <c r="I15" s="174"/>
+      <c r="J15" s="174"/>
+      <c r="K15" s="174"/>
+      <c r="L15" s="175"/>
+      <c r="M15" s="206" t="s">
         <v>65</v>
       </c>
-      <c r="N15" s="95"/>
-[...8 lines deleted...]
-      <c r="W15" s="94" t="s">
+      <c r="N15" s="119"/>
+      <c r="O15" s="119"/>
+      <c r="P15" s="119"/>
+      <c r="Q15" s="119"/>
+      <c r="R15" s="124"/>
+      <c r="S15" s="124"/>
+      <c r="T15" s="124"/>
+      <c r="U15" s="124"/>
+      <c r="V15" s="120"/>
+      <c r="W15" s="118" t="s">
+        <v>76</v>
+      </c>
+      <c r="X15" s="119"/>
+      <c r="Y15" s="119"/>
+      <c r="Z15" s="119"/>
+      <c r="AA15" s="119"/>
+      <c r="AB15" s="120"/>
+      <c r="AC15" s="118" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD15" s="124"/>
+      <c r="AE15" s="124"/>
+      <c r="AF15" s="124"/>
+      <c r="AG15" s="124"/>
+      <c r="AH15" s="124"/>
+      <c r="AI15" s="120"/>
+    </row>
+    <row r="16" spans="1:35" s="2" customFormat="1" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="193" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="192"/>
+      <c r="C16" s="192"/>
+      <c r="D16" s="42"/>
+      <c r="E16" s="192" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" s="192"/>
+      <c r="G16" s="192"/>
+      <c r="H16" s="42"/>
+      <c r="I16" s="192" t="s">
+        <v>42</v>
+      </c>
+      <c r="J16" s="192"/>
+      <c r="K16" s="192"/>
+      <c r="L16" s="43"/>
+      <c r="M16" s="193" t="s">
+        <v>66</v>
+      </c>
+      <c r="N16" s="192"/>
+      <c r="O16" s="192"/>
+      <c r="P16" s="192"/>
+      <c r="Q16" s="42"/>
+      <c r="R16" s="203" t="s">
+        <v>60</v>
+      </c>
+      <c r="S16" s="204"/>
+      <c r="T16" s="204"/>
+      <c r="U16" s="205"/>
+      <c r="V16" s="43"/>
+      <c r="W16" s="121"/>
+      <c r="X16" s="122"/>
+      <c r="Y16" s="122"/>
+      <c r="Z16" s="122"/>
+      <c r="AA16" s="122"/>
+      <c r="AB16" s="123"/>
+      <c r="AC16" s="125"/>
+      <c r="AD16" s="122"/>
+      <c r="AE16" s="122"/>
+      <c r="AF16" s="122"/>
+      <c r="AG16" s="122"/>
+      <c r="AH16" s="122"/>
+      <c r="AI16" s="123"/>
+    </row>
+    <row r="17" spans="1:35" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="173" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="174"/>
+      <c r="C17" s="174"/>
+      <c r="D17" s="174"/>
+      <c r="E17" s="174"/>
+      <c r="F17" s="174"/>
+      <c r="G17" s="174"/>
+      <c r="H17" s="174"/>
+      <c r="I17" s="174"/>
+      <c r="J17" s="174"/>
+      <c r="K17" s="174"/>
+      <c r="L17" s="174"/>
+      <c r="M17" s="174"/>
+      <c r="N17" s="174"/>
+      <c r="O17" s="174"/>
+      <c r="P17" s="174"/>
+      <c r="Q17" s="174"/>
+      <c r="R17" s="175"/>
+      <c r="S17" s="173" t="s">
+        <v>35</v>
+      </c>
+      <c r="T17" s="174"/>
+      <c r="U17" s="174"/>
+      <c r="V17" s="174"/>
+      <c r="W17" s="174"/>
+      <c r="X17" s="174"/>
+      <c r="Y17" s="174"/>
+      <c r="Z17" s="174"/>
+      <c r="AA17" s="174"/>
+      <c r="AB17" s="174"/>
+      <c r="AC17" s="174"/>
+      <c r="AD17" s="174"/>
+      <c r="AE17" s="174"/>
+      <c r="AF17" s="174"/>
+      <c r="AG17" s="174"/>
+      <c r="AH17" s="174"/>
+      <c r="AI17" s="175"/>
+    </row>
+    <row r="18" spans="1:35" s="2" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="126" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="112"/>
+      <c r="C18" s="112"/>
+      <c r="D18" s="112"/>
+      <c r="E18" s="112"/>
+      <c r="F18" s="44"/>
+      <c r="G18" s="109" t="s">
+        <v>61</v>
+      </c>
+      <c r="H18" s="109"/>
+      <c r="I18" s="109"/>
+      <c r="J18" s="109"/>
+      <c r="K18" s="109"/>
+      <c r="L18" s="44"/>
+      <c r="M18" s="109" t="s">
+        <v>34</v>
+      </c>
+      <c r="N18" s="109"/>
+      <c r="O18" s="109"/>
+      <c r="P18" s="109"/>
+      <c r="Q18" s="109"/>
+      <c r="R18" s="46"/>
+      <c r="S18" s="126" t="s">
+        <v>36</v>
+      </c>
+      <c r="T18" s="112"/>
+      <c r="U18" s="112"/>
+      <c r="V18" s="112"/>
+      <c r="W18" s="44"/>
+      <c r="X18" s="109" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y18" s="109"/>
+      <c r="Z18" s="109"/>
+      <c r="AA18" s="109"/>
+      <c r="AB18" s="109"/>
+      <c r="AC18" s="44"/>
+      <c r="AD18" s="109" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE18" s="109"/>
+      <c r="AF18" s="109"/>
+      <c r="AG18" s="109"/>
+      <c r="AH18" s="109"/>
+      <c r="AI18" s="46"/>
+    </row>
+    <row r="19" spans="1:35" s="2" customFormat="1" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="117" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="114"/>
+      <c r="C19" s="114"/>
+      <c r="D19" s="114"/>
+      <c r="E19" s="114"/>
+      <c r="F19" s="45"/>
+      <c r="G19" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="H19" s="114"/>
+      <c r="I19" s="114"/>
+      <c r="J19" s="114"/>
+      <c r="K19" s="114"/>
+      <c r="L19" s="114"/>
+      <c r="M19" s="114"/>
+      <c r="N19" s="114"/>
+      <c r="O19" s="114"/>
+      <c r="P19" s="114"/>
+      <c r="Q19" s="114"/>
+      <c r="R19" s="47"/>
+      <c r="S19" s="115" t="s">
+        <v>0</v>
+      </c>
+      <c r="T19" s="111"/>
+      <c r="U19" s="111"/>
+      <c r="V19" s="111"/>
+      <c r="W19" s="45"/>
+      <c r="X19" s="111" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y19" s="111"/>
+      <c r="Z19" s="116"/>
+      <c r="AA19" s="116"/>
+      <c r="AB19" s="103" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC19" s="104"/>
+      <c r="AD19" s="105"/>
+      <c r="AE19" s="106"/>
+      <c r="AF19" s="107"/>
+      <c r="AG19" s="107"/>
+      <c r="AH19" s="107"/>
+      <c r="AI19" s="108"/>
+    </row>
+    <row r="20" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A20" s="110" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20" s="110"/>
+      <c r="C20" s="110"/>
+      <c r="D20" s="110"/>
+      <c r="E20" s="110"/>
+      <c r="F20" s="110"/>
+      <c r="G20" s="110"/>
+      <c r="H20" s="110"/>
+      <c r="I20" s="110"/>
+      <c r="J20" s="110"/>
+      <c r="K20" s="110"/>
+      <c r="L20" s="110"/>
+      <c r="M20" s="110"/>
+      <c r="N20" s="110"/>
+      <c r="O20" s="110"/>
+      <c r="P20" s="110"/>
+      <c r="Q20" s="110"/>
+      <c r="R20" s="110"/>
+      <c r="S20" s="110"/>
+      <c r="T20" s="110"/>
+      <c r="U20" s="110"/>
+      <c r="V20" s="110"/>
+      <c r="W20" s="110"/>
+      <c r="X20" s="110"/>
+      <c r="Y20" s="110"/>
+      <c r="Z20" s="110"/>
+      <c r="AA20" s="110"/>
+      <c r="AB20" s="110"/>
+      <c r="AC20" s="110"/>
+      <c r="AD20" s="110"/>
+      <c r="AE20" s="110"/>
+      <c r="AF20" s="110"/>
+      <c r="AG20" s="110"/>
+      <c r="AH20" s="110"/>
+      <c r="AI20" s="110"/>
+    </row>
+    <row r="21" spans="1:35" ht="23.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="97" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" s="97"/>
+      <c r="C21" s="97"/>
+      <c r="D21" s="97"/>
+      <c r="E21" s="97"/>
+      <c r="F21" s="97"/>
+      <c r="G21" s="97"/>
+      <c r="H21" s="92"/>
+      <c r="I21" s="92"/>
+      <c r="J21" s="92"/>
+      <c r="K21" s="92"/>
+      <c r="L21" s="92"/>
+      <c r="M21" s="92"/>
+      <c r="N21" s="92"/>
+      <c r="O21" s="92"/>
+      <c r="P21" s="92"/>
+      <c r="Q21" s="92"/>
+      <c r="R21" s="93"/>
+      <c r="S21" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="T21" s="112"/>
+      <c r="U21" s="112"/>
+      <c r="V21" s="112"/>
+      <c r="W21" s="112"/>
+      <c r="X21" s="113" t="s">
         <v>78</v>
       </c>
-      <c r="X15" s="95"/>
-[...4 lines deleted...]
-      <c r="AC15" s="94" t="s">
+      <c r="Y21" s="113"/>
+      <c r="Z21" s="113"/>
+      <c r="AA21" s="113"/>
+      <c r="AB21" s="113"/>
+      <c r="AC21" s="113"/>
+      <c r="AD21" s="113"/>
+      <c r="AE21" s="113"/>
+      <c r="AF21" s="113"/>
+      <c r="AG21" s="113"/>
+      <c r="AH21" s="113"/>
+      <c r="AI21" s="113"/>
+    </row>
+    <row r="22" spans="1:35" ht="23.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="88" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="89"/>
+      <c r="C22" s="89"/>
+      <c r="D22" s="89"/>
+      <c r="E22" s="89"/>
+      <c r="F22" s="89"/>
+      <c r="G22" s="90"/>
+      <c r="H22" s="94"/>
+      <c r="I22" s="92"/>
+      <c r="J22" s="92"/>
+      <c r="K22" s="92"/>
+      <c r="L22" s="93"/>
+      <c r="M22" s="88" t="s">
+        <v>55</v>
+      </c>
+      <c r="N22" s="89"/>
+      <c r="O22" s="89"/>
+      <c r="P22" s="89"/>
+      <c r="Q22" s="89"/>
+      <c r="R22" s="90"/>
+      <c r="S22" s="91"/>
+      <c r="T22" s="92"/>
+      <c r="U22" s="92"/>
+      <c r="V22" s="92"/>
+      <c r="W22" s="92"/>
+      <c r="X22" s="92"/>
+      <c r="Y22" s="93"/>
+      <c r="Z22" s="88" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA22" s="89"/>
+      <c r="AB22" s="89"/>
+      <c r="AC22" s="89"/>
+      <c r="AD22" s="90"/>
+      <c r="AE22" s="94"/>
+      <c r="AF22" s="92"/>
+      <c r="AG22" s="92"/>
+      <c r="AH22" s="92"/>
+      <c r="AI22" s="93"/>
+    </row>
+    <row r="23" spans="1:35" ht="23.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="88" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="89"/>
+      <c r="C23" s="89"/>
+      <c r="D23" s="89"/>
+      <c r="E23" s="89"/>
+      <c r="F23" s="89"/>
+      <c r="G23" s="90"/>
+      <c r="H23" s="94"/>
+      <c r="I23" s="92"/>
+      <c r="J23" s="92"/>
+      <c r="K23" s="92"/>
+      <c r="L23" s="92"/>
+      <c r="M23" s="92"/>
+      <c r="N23" s="92"/>
+      <c r="O23" s="92"/>
+      <c r="P23" s="93"/>
+      <c r="Q23" s="88" t="s">
+        <v>17</v>
+      </c>
+      <c r="R23" s="89"/>
+      <c r="S23" s="89"/>
+      <c r="T23" s="90"/>
+      <c r="U23" s="94"/>
+      <c r="V23" s="92"/>
+      <c r="W23" s="92"/>
+      <c r="X23" s="92"/>
+      <c r="Y23" s="93"/>
+      <c r="Z23" s="88" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA23" s="89"/>
+      <c r="AB23" s="89"/>
+      <c r="AC23" s="90"/>
+      <c r="AD23" s="94"/>
+      <c r="AE23" s="92"/>
+      <c r="AF23" s="92"/>
+      <c r="AG23" s="92"/>
+      <c r="AH23" s="92"/>
+      <c r="AI23" s="93"/>
+    </row>
+    <row r="24" spans="1:35" ht="23.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="88" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="89"/>
+      <c r="C24" s="90"/>
+      <c r="D24" s="94"/>
+      <c r="E24" s="92"/>
+      <c r="F24" s="92"/>
+      <c r="G24" s="92"/>
+      <c r="H24" s="92"/>
+      <c r="I24" s="92"/>
+      <c r="J24" s="93"/>
+      <c r="K24" s="88" t="s">
+        <v>28</v>
+      </c>
+      <c r="L24" s="90"/>
+      <c r="M24" s="94"/>
+      <c r="N24" s="92"/>
+      <c r="O24" s="92"/>
+      <c r="P24" s="92"/>
+      <c r="Q24" s="92"/>
+      <c r="R24" s="93"/>
+      <c r="S24" s="88" t="s">
         <v>54</v>
       </c>
-      <c r="AD15" s="100"/>
-[...250 lines deleted...]
-      <c r="S21" s="88" t="s">
+      <c r="T24" s="89"/>
+      <c r="U24" s="89"/>
+      <c r="V24" s="89"/>
+      <c r="W24" s="90"/>
+      <c r="X24" s="95"/>
+      <c r="Y24" s="92"/>
+      <c r="Z24" s="92"/>
+      <c r="AA24" s="92"/>
+      <c r="AB24" s="92"/>
+      <c r="AC24" s="92"/>
+      <c r="AD24" s="92"/>
+      <c r="AE24" s="92"/>
+      <c r="AF24" s="92"/>
+      <c r="AG24" s="92"/>
+      <c r="AH24" s="92"/>
+      <c r="AI24" s="93"/>
+    </row>
+    <row r="25" spans="1:35" ht="23.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="97" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="97"/>
+      <c r="C25" s="97"/>
+      <c r="D25" s="97"/>
+      <c r="E25" s="97"/>
+      <c r="F25" s="97"/>
+      <c r="G25" s="94"/>
+      <c r="H25" s="92"/>
+      <c r="I25" s="92"/>
+      <c r="J25" s="92"/>
+      <c r="K25" s="92"/>
+      <c r="L25" s="92"/>
+      <c r="M25" s="92"/>
+      <c r="N25" s="92"/>
+      <c r="O25" s="92"/>
+      <c r="P25" s="93"/>
+      <c r="Q25" s="97" t="s">
+        <v>67</v>
+      </c>
+      <c r="R25" s="97"/>
+      <c r="S25" s="86"/>
+      <c r="T25" s="86"/>
+      <c r="U25" s="86"/>
+      <c r="V25" s="87"/>
+      <c r="W25" s="96" t="s">
+        <v>53</v>
+      </c>
+      <c r="X25" s="96"/>
+      <c r="Y25" s="96"/>
+      <c r="Z25" s="92"/>
+      <c r="AA25" s="92"/>
+      <c r="AB25" s="92"/>
+      <c r="AC25" s="93"/>
+      <c r="AD25" s="97" t="s">
+        <v>6</v>
+      </c>
+      <c r="AE25" s="97"/>
+      <c r="AF25" s="94"/>
+      <c r="AG25" s="92"/>
+      <c r="AH25" s="92"/>
+      <c r="AI25" s="93"/>
+    </row>
+    <row r="26" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="110" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="110"/>
+      <c r="C26" s="110"/>
+      <c r="D26" s="110"/>
+      <c r="E26" s="110"/>
+      <c r="F26" s="110"/>
+      <c r="G26" s="110"/>
+      <c r="H26" s="110"/>
+      <c r="I26" s="110"/>
+      <c r="J26" s="110"/>
+      <c r="K26" s="110"/>
+      <c r="L26" s="110"/>
+      <c r="M26" s="110"/>
+      <c r="N26" s="110"/>
+      <c r="O26" s="110"/>
+      <c r="P26" s="110"/>
+      <c r="Q26" s="110"/>
+      <c r="R26" s="110"/>
+      <c r="S26" s="110"/>
+      <c r="T26" s="110"/>
+      <c r="U26" s="110"/>
+      <c r="V26" s="110"/>
+      <c r="W26" s="110"/>
+      <c r="X26" s="110"/>
+      <c r="Y26" s="110"/>
+      <c r="Z26" s="110"/>
+      <c r="AA26" s="110"/>
+      <c r="AB26" s="110"/>
+      <c r="AC26" s="110"/>
+      <c r="AD26" s="110"/>
+      <c r="AE26" s="110"/>
+      <c r="AF26" s="110"/>
+      <c r="AG26" s="110"/>
+      <c r="AH26" s="110"/>
+      <c r="AI26" s="110"/>
+    </row>
+    <row r="27" spans="1:35" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="168" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="168"/>
+      <c r="C27" s="168"/>
+      <c r="D27" s="168"/>
+      <c r="E27" s="168"/>
+      <c r="F27" s="168"/>
+      <c r="G27" s="168"/>
+      <c r="H27" s="168"/>
+      <c r="I27" s="168"/>
+      <c r="J27" s="168"/>
+      <c r="K27" s="171" t="s">
+        <v>68</v>
+      </c>
+      <c r="L27" s="171"/>
+      <c r="M27" s="171"/>
+      <c r="N27" s="171" t="s">
+        <v>80</v>
+      </c>
+      <c r="O27" s="171"/>
+      <c r="P27" s="171"/>
+      <c r="Q27" s="171"/>
+      <c r="R27" s="171"/>
+      <c r="S27" s="171" t="s">
         <v>81</v>
       </c>
-      <c r="T21" s="88"/>
-[...48 lines deleted...]
-      <c r="Z22" s="66" t="s">
+      <c r="T27" s="171"/>
+      <c r="U27" s="171"/>
+      <c r="V27" s="171"/>
+      <c r="W27" s="168" t="s">
+        <v>32</v>
+      </c>
+      <c r="X27" s="168"/>
+      <c r="Y27" s="168"/>
+      <c r="Z27" s="168"/>
+      <c r="AA27" s="171" t="s">
+        <v>82</v>
+      </c>
+      <c r="AB27" s="171"/>
+      <c r="AC27" s="171"/>
+      <c r="AD27" s="171"/>
+      <c r="AE27" s="171" t="s">
+        <v>90</v>
+      </c>
+      <c r="AF27" s="171"/>
+      <c r="AG27" s="171"/>
+      <c r="AH27" s="171"/>
+      <c r="AI27" s="171"/>
+    </row>
+    <row r="28" spans="1:35" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="169"/>
+      <c r="B28" s="169"/>
+      <c r="C28" s="169"/>
+      <c r="D28" s="169"/>
+      <c r="E28" s="169"/>
+      <c r="F28" s="169"/>
+      <c r="G28" s="169"/>
+      <c r="H28" s="169"/>
+      <c r="I28" s="169"/>
+      <c r="J28" s="169"/>
+      <c r="K28" s="169"/>
+      <c r="L28" s="169"/>
+      <c r="M28" s="169"/>
+      <c r="N28" s="169"/>
+      <c r="O28" s="169"/>
+      <c r="P28" s="169"/>
+      <c r="Q28" s="169"/>
+      <c r="R28" s="169"/>
+      <c r="S28" s="172"/>
+      <c r="T28" s="169"/>
+      <c r="U28" s="169"/>
+      <c r="V28" s="169"/>
+      <c r="W28" s="169"/>
+      <c r="X28" s="169"/>
+      <c r="Y28" s="169"/>
+      <c r="Z28" s="169"/>
+      <c r="AA28" s="169"/>
+      <c r="AB28" s="169"/>
+      <c r="AC28" s="169"/>
+      <c r="AD28" s="169"/>
+      <c r="AE28" s="169"/>
+      <c r="AF28" s="169"/>
+      <c r="AG28" s="169"/>
+      <c r="AH28" s="169"/>
+      <c r="AI28" s="169"/>
+    </row>
+    <row r="29" spans="1:35" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="170"/>
+      <c r="B29" s="170"/>
+      <c r="C29" s="170"/>
+      <c r="D29" s="170"/>
+      <c r="E29" s="170"/>
+      <c r="F29" s="170"/>
+      <c r="G29" s="170"/>
+      <c r="H29" s="170"/>
+      <c r="I29" s="170"/>
+      <c r="J29" s="170"/>
+      <c r="K29" s="170"/>
+      <c r="L29" s="170"/>
+      <c r="M29" s="170"/>
+      <c r="N29" s="170"/>
+      <c r="O29" s="170"/>
+      <c r="P29" s="170"/>
+      <c r="Q29" s="170"/>
+      <c r="R29" s="170"/>
+      <c r="S29" s="170"/>
+      <c r="T29" s="170"/>
+      <c r="U29" s="170"/>
+      <c r="V29" s="170"/>
+      <c r="W29" s="170"/>
+      <c r="X29" s="170"/>
+      <c r="Y29" s="170"/>
+      <c r="Z29" s="170"/>
+      <c r="AA29" s="170"/>
+      <c r="AB29" s="170"/>
+      <c r="AC29" s="170"/>
+      <c r="AD29" s="170"/>
+      <c r="AE29" s="170"/>
+      <c r="AF29" s="170"/>
+      <c r="AG29" s="170"/>
+      <c r="AH29" s="170"/>
+      <c r="AI29" s="170"/>
+    </row>
+    <row r="30" spans="1:35" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="170"/>
+      <c r="B30" s="170"/>
+      <c r="C30" s="170"/>
+      <c r="D30" s="170"/>
+      <c r="E30" s="170"/>
+      <c r="F30" s="170"/>
+      <c r="G30" s="170"/>
+      <c r="H30" s="170"/>
+      <c r="I30" s="170"/>
+      <c r="J30" s="170"/>
+      <c r="K30" s="170"/>
+      <c r="L30" s="170"/>
+      <c r="M30" s="170"/>
+      <c r="N30" s="170"/>
+      <c r="O30" s="170"/>
+      <c r="P30" s="170"/>
+      <c r="Q30" s="170"/>
+      <c r="R30" s="170"/>
+      <c r="S30" s="170"/>
+      <c r="T30" s="170"/>
+      <c r="U30" s="170"/>
+      <c r="V30" s="170"/>
+      <c r="W30" s="170"/>
+      <c r="X30" s="170"/>
+      <c r="Y30" s="170"/>
+      <c r="Z30" s="170"/>
+      <c r="AA30" s="170"/>
+      <c r="AB30" s="170"/>
+      <c r="AC30" s="170"/>
+      <c r="AD30" s="170"/>
+      <c r="AE30" s="170"/>
+      <c r="AF30" s="170"/>
+      <c r="AG30" s="170"/>
+      <c r="AH30" s="170"/>
+      <c r="AI30" s="170"/>
+    </row>
+    <row r="31" spans="1:35" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="170"/>
+      <c r="B31" s="170"/>
+      <c r="C31" s="170"/>
+      <c r="D31" s="170"/>
+      <c r="E31" s="170"/>
+      <c r="F31" s="170"/>
+      <c r="G31" s="170"/>
+      <c r="H31" s="170"/>
+      <c r="I31" s="170"/>
+      <c r="J31" s="170"/>
+      <c r="K31" s="170"/>
+      <c r="L31" s="170"/>
+      <c r="M31" s="170"/>
+      <c r="N31" s="170"/>
+      <c r="O31" s="170"/>
+      <c r="P31" s="170"/>
+      <c r="Q31" s="170"/>
+      <c r="R31" s="170"/>
+      <c r="S31" s="170"/>
+      <c r="T31" s="170"/>
+      <c r="U31" s="170"/>
+      <c r="V31" s="170"/>
+      <c r="W31" s="170"/>
+      <c r="X31" s="170"/>
+      <c r="Y31" s="170"/>
+      <c r="Z31" s="170"/>
+      <c r="AA31" s="170"/>
+      <c r="AB31" s="170"/>
+      <c r="AC31" s="170"/>
+      <c r="AD31" s="170"/>
+      <c r="AE31" s="170"/>
+      <c r="AF31" s="170"/>
+      <c r="AG31" s="170"/>
+      <c r="AH31" s="170"/>
+      <c r="AI31" s="170"/>
+    </row>
+    <row r="32" spans="1:35" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="170"/>
+      <c r="B32" s="170"/>
+      <c r="C32" s="170"/>
+      <c r="D32" s="170"/>
+      <c r="E32" s="170"/>
+      <c r="F32" s="170"/>
+      <c r="G32" s="170"/>
+      <c r="H32" s="170"/>
+      <c r="I32" s="170"/>
+      <c r="J32" s="170"/>
+      <c r="K32" s="170"/>
+      <c r="L32" s="170"/>
+      <c r="M32" s="170"/>
+      <c r="N32" s="170"/>
+      <c r="O32" s="170"/>
+      <c r="P32" s="170"/>
+      <c r="Q32" s="170"/>
+      <c r="R32" s="170"/>
+      <c r="S32" s="170"/>
+      <c r="T32" s="170"/>
+      <c r="U32" s="170"/>
+      <c r="V32" s="170"/>
+      <c r="W32" s="170"/>
+      <c r="X32" s="170"/>
+      <c r="Y32" s="170"/>
+      <c r="Z32" s="170"/>
+      <c r="AA32" s="170"/>
+      <c r="AB32" s="170"/>
+      <c r="AC32" s="170"/>
+      <c r="AD32" s="170"/>
+      <c r="AE32" s="170"/>
+      <c r="AF32" s="170"/>
+      <c r="AG32" s="170"/>
+      <c r="AH32" s="170"/>
+      <c r="AI32" s="170"/>
+    </row>
+    <row r="33" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A33" s="146" t="s">
+        <v>75</v>
+      </c>
+      <c r="B33" s="147"/>
+      <c r="C33" s="147"/>
+      <c r="D33" s="147"/>
+      <c r="E33" s="147"/>
+      <c r="F33" s="147"/>
+      <c r="G33" s="147"/>
+      <c r="H33" s="147"/>
+      <c r="I33" s="147"/>
+      <c r="J33" s="147"/>
+      <c r="K33" s="147"/>
+      <c r="L33" s="147"/>
+      <c r="M33" s="147"/>
+      <c r="N33" s="147"/>
+      <c r="O33" s="147"/>
+      <c r="P33" s="147"/>
+      <c r="Q33" s="147"/>
+      <c r="R33" s="147"/>
+      <c r="S33" s="147"/>
+      <c r="T33" s="147"/>
+      <c r="U33" s="147"/>
+      <c r="V33" s="147"/>
+      <c r="W33" s="147"/>
+      <c r="X33" s="147"/>
+      <c r="Y33" s="147"/>
+      <c r="Z33" s="147"/>
+      <c r="AA33" s="147"/>
+      <c r="AB33" s="147"/>
+      <c r="AC33" s="147"/>
+      <c r="AD33" s="147"/>
+      <c r="AE33" s="147"/>
+      <c r="AF33" s="147"/>
+      <c r="AG33" s="147"/>
+      <c r="AH33" s="147"/>
+      <c r="AI33" s="147"/>
+    </row>
+    <row r="34" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A34" s="110" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="110"/>
+      <c r="C34" s="110"/>
+      <c r="D34" s="110"/>
+      <c r="E34" s="110"/>
+      <c r="F34" s="110"/>
+      <c r="G34" s="110"/>
+      <c r="H34" s="110"/>
+      <c r="I34" s="110"/>
+      <c r="J34" s="110"/>
+      <c r="K34" s="110"/>
+      <c r="L34" s="110"/>
+      <c r="M34" s="110"/>
+      <c r="N34" s="110"/>
+      <c r="O34" s="110"/>
+      <c r="P34" s="110"/>
+      <c r="Q34" s="110"/>
+      <c r="R34" s="110"/>
+      <c r="S34" s="110"/>
+      <c r="T34" s="152"/>
+      <c r="U34" s="152"/>
+      <c r="V34" s="152"/>
+      <c r="W34" s="152"/>
+      <c r="X34" s="152"/>
+      <c r="Y34" s="152"/>
+      <c r="Z34" s="152"/>
+      <c r="AA34" s="152"/>
+      <c r="AB34" s="152"/>
+      <c r="AC34" s="152"/>
+      <c r="AD34" s="152"/>
+      <c r="AE34" s="152"/>
+      <c r="AF34" s="152"/>
+      <c r="AG34" s="152"/>
+      <c r="AH34" s="152"/>
+      <c r="AI34" s="152"/>
+    </row>
+    <row r="35" spans="1:38" ht="29.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="207" t="s">
+        <v>58</v>
+      </c>
+      <c r="B35" s="208"/>
+      <c r="C35" s="208"/>
+      <c r="D35" s="208"/>
+      <c r="E35" s="208"/>
+      <c r="F35" s="208"/>
+      <c r="G35" s="208"/>
+      <c r="H35" s="208"/>
+      <c r="I35" s="208"/>
+      <c r="J35" s="208"/>
+      <c r="K35" s="208"/>
+      <c r="L35" s="208"/>
+      <c r="M35" s="208"/>
+      <c r="N35" s="209"/>
+      <c r="O35" s="210" t="s">
+        <v>52</v>
+      </c>
+      <c r="P35" s="211"/>
+      <c r="Q35" s="211"/>
+      <c r="R35" s="212"/>
+      <c r="S35" s="213" t="s">
+        <v>84</v>
+      </c>
+      <c r="T35" s="214"/>
+      <c r="U35" s="214"/>
+      <c r="V35" s="214"/>
+      <c r="W35" s="214"/>
+      <c r="X35" s="214"/>
+      <c r="Y35" s="214"/>
+      <c r="Z35" s="214"/>
+      <c r="AA35" s="214"/>
+      <c r="AB35" s="48"/>
+      <c r="AC35" s="215" t="s">
+        <v>45</v>
+      </c>
+      <c r="AD35" s="216"/>
+      <c r="AE35" s="216"/>
+      <c r="AF35" s="216"/>
+      <c r="AG35" s="216"/>
+      <c r="AH35" s="216"/>
+      <c r="AI35" s="216"/>
+      <c r="AJ35" s="4"/>
+    </row>
+    <row r="36" spans="1:38" ht="29.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="207" t="s">
+        <v>46</v>
+      </c>
+      <c r="B36" s="208"/>
+      <c r="C36" s="208"/>
+      <c r="D36" s="208"/>
+      <c r="E36" s="208"/>
+      <c r="F36" s="208"/>
+      <c r="G36" s="208"/>
+      <c r="H36" s="208"/>
+      <c r="I36" s="208"/>
+      <c r="J36" s="209"/>
+      <c r="K36" s="207" t="s">
+        <v>57</v>
+      </c>
+      <c r="L36" s="208"/>
+      <c r="M36" s="208"/>
+      <c r="N36" s="208"/>
+      <c r="O36" s="208"/>
+      <c r="P36" s="208"/>
+      <c r="Q36" s="208"/>
+      <c r="R36" s="209"/>
+      <c r="S36" s="207" t="s">
         <v>56</v>
       </c>
-      <c r="AA22" s="67"/>
-[...455 lines deleted...]
-      <c r="A34" s="86" t="s">
+      <c r="T36" s="208"/>
+      <c r="U36" s="208"/>
+      <c r="V36" s="208"/>
+      <c r="W36" s="208"/>
+      <c r="X36" s="208"/>
+      <c r="Y36" s="208"/>
+      <c r="Z36" s="208"/>
+      <c r="AA36" s="208"/>
+      <c r="AB36" s="209"/>
+      <c r="AC36" s="207" t="s">
         <v>85</v>
       </c>
-      <c r="B34" s="86"/>
-[...57 lines deleted...]
-      <c r="S35" s="182" t="s">
+      <c r="AD36" s="208"/>
+      <c r="AE36" s="208"/>
+      <c r="AF36" s="208"/>
+      <c r="AG36" s="208"/>
+      <c r="AH36" s="208"/>
+      <c r="AI36" s="209"/>
+    </row>
+    <row r="37" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A37" s="160" t="s">
         <v>86</v>
       </c>
-      <c r="T35" s="183"/>
-[...54 lines deleted...]
-      <c r="AC36" s="176" t="s">
+      <c r="B37" s="161"/>
+      <c r="C37" s="161"/>
+      <c r="D37" s="161"/>
+      <c r="E37" s="161"/>
+      <c r="F37" s="161"/>
+      <c r="G37" s="161"/>
+      <c r="H37" s="161"/>
+      <c r="I37" s="161"/>
+      <c r="J37" s="161"/>
+      <c r="K37" s="161"/>
+      <c r="L37" s="161"/>
+      <c r="M37" s="161"/>
+      <c r="N37" s="161"/>
+      <c r="O37" s="161"/>
+      <c r="P37" s="161"/>
+      <c r="Q37" s="161"/>
+      <c r="R37" s="161"/>
+      <c r="S37" s="161"/>
+      <c r="T37" s="161"/>
+      <c r="U37" s="161"/>
+      <c r="V37" s="161"/>
+      <c r="W37" s="161"/>
+      <c r="X37" s="161"/>
+      <c r="Y37" s="161"/>
+      <c r="Z37" s="161"/>
+      <c r="AA37" s="161"/>
+      <c r="AB37" s="161"/>
+      <c r="AC37" s="161"/>
+      <c r="AD37" s="161"/>
+      <c r="AE37" s="161"/>
+      <c r="AF37" s="161"/>
+      <c r="AG37" s="161"/>
+      <c r="AH37" s="161"/>
+      <c r="AI37" s="162"/>
+      <c r="AL37" s="4"/>
+    </row>
+    <row r="38" spans="1:38" s="9" customFormat="1" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="112" t="s">
+        <v>117</v>
+      </c>
+      <c r="B38" s="112"/>
+      <c r="C38" s="112"/>
+      <c r="D38" s="112"/>
+      <c r="E38" s="112"/>
+      <c r="F38" s="112"/>
+      <c r="G38" s="112"/>
+      <c r="H38" s="112"/>
+      <c r="I38" s="144" t="s">
+        <v>118</v>
+      </c>
+      <c r="J38" s="144"/>
+      <c r="K38" s="144"/>
+      <c r="L38" s="144"/>
+      <c r="M38" s="144"/>
+      <c r="N38" s="144"/>
+      <c r="O38" s="34"/>
+      <c r="P38" s="34"/>
+      <c r="Q38" s="32"/>
+      <c r="R38" s="32"/>
+      <c r="S38" s="32"/>
+      <c r="T38" s="30"/>
+      <c r="U38" s="30"/>
+      <c r="V38" s="30"/>
+      <c r="W38" s="112" t="s">
+        <v>70</v>
+      </c>
+      <c r="X38" s="112"/>
+      <c r="Y38" s="112"/>
+      <c r="Z38" s="112"/>
+      <c r="AA38" s="112"/>
+      <c r="AB38" s="127" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC38" s="128"/>
+      <c r="AD38" s="128"/>
+      <c r="AE38" s="128"/>
+      <c r="AF38" s="128"/>
+      <c r="AG38" s="128"/>
+      <c r="AH38" s="128"/>
+      <c r="AI38" s="128"/>
+    </row>
+    <row r="39" spans="1:38" s="9" customFormat="1" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="143"/>
+      <c r="B39" s="143"/>
+      <c r="C39" s="143"/>
+      <c r="D39" s="143"/>
+      <c r="E39" s="143"/>
+      <c r="F39" s="143"/>
+      <c r="G39" s="143"/>
+      <c r="H39" s="143"/>
+      <c r="I39" s="143"/>
+      <c r="J39" s="143"/>
+      <c r="K39" s="143"/>
+      <c r="L39" s="143"/>
+      <c r="M39" s="143"/>
+      <c r="N39" s="143"/>
+      <c r="O39" s="129" t="s">
+        <v>72</v>
+      </c>
+      <c r="P39" s="130"/>
+      <c r="Q39" s="130"/>
+      <c r="R39" s="130"/>
+      <c r="S39" s="130"/>
+      <c r="T39" s="130"/>
+      <c r="U39" s="130"/>
+      <c r="V39" s="130"/>
+      <c r="W39" s="133"/>
+      <c r="X39" s="133"/>
+      <c r="Y39" s="133"/>
+      <c r="Z39" s="133"/>
+      <c r="AA39" s="133"/>
+      <c r="AB39" s="149"/>
+      <c r="AC39" s="150"/>
+      <c r="AD39" s="150"/>
+      <c r="AE39" s="150"/>
+      <c r="AF39" s="150"/>
+      <c r="AG39" s="150"/>
+      <c r="AH39" s="150"/>
+      <c r="AI39" s="150"/>
+    </row>
+    <row r="40" spans="1:38" s="9" customFormat="1" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="143"/>
+      <c r="B40" s="143"/>
+      <c r="C40" s="143"/>
+      <c r="D40" s="143"/>
+      <c r="E40" s="143"/>
+      <c r="F40" s="143"/>
+      <c r="G40" s="143"/>
+      <c r="H40" s="143"/>
+      <c r="I40" s="143"/>
+      <c r="J40" s="143"/>
+      <c r="K40" s="143"/>
+      <c r="L40" s="143"/>
+      <c r="M40" s="143"/>
+      <c r="N40" s="143"/>
+      <c r="O40" s="131"/>
+      <c r="P40" s="132"/>
+      <c r="Q40" s="132"/>
+      <c r="R40" s="132"/>
+      <c r="S40" s="132"/>
+      <c r="T40" s="132"/>
+      <c r="U40" s="132"/>
+      <c r="V40" s="132"/>
+      <c r="W40" s="133"/>
+      <c r="X40" s="133"/>
+      <c r="Y40" s="133"/>
+      <c r="Z40" s="133"/>
+      <c r="AA40" s="133"/>
+      <c r="AB40" s="149"/>
+      <c r="AC40" s="150"/>
+      <c r="AD40" s="150"/>
+      <c r="AE40" s="150"/>
+      <c r="AF40" s="150"/>
+      <c r="AG40" s="150"/>
+      <c r="AH40" s="150"/>
+      <c r="AI40" s="150"/>
+    </row>
+    <row r="41" spans="1:38" s="9" customFormat="1" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="143"/>
+      <c r="B41" s="143"/>
+      <c r="C41" s="143"/>
+      <c r="D41" s="143"/>
+      <c r="E41" s="143"/>
+      <c r="F41" s="143"/>
+      <c r="G41" s="143"/>
+      <c r="H41" s="143"/>
+      <c r="I41" s="143"/>
+      <c r="J41" s="143"/>
+      <c r="K41" s="143"/>
+      <c r="L41" s="143"/>
+      <c r="M41" s="143"/>
+      <c r="N41" s="143"/>
+      <c r="O41" s="129" t="s">
+        <v>74</v>
+      </c>
+      <c r="P41" s="130"/>
+      <c r="Q41" s="130"/>
+      <c r="R41" s="130"/>
+      <c r="S41" s="130"/>
+      <c r="T41" s="130"/>
+      <c r="U41" s="130"/>
+      <c r="V41" s="130"/>
+      <c r="W41" s="133"/>
+      <c r="X41" s="133"/>
+      <c r="Y41" s="133"/>
+      <c r="Z41" s="133"/>
+      <c r="AA41" s="133"/>
+      <c r="AB41" s="149"/>
+      <c r="AC41" s="150"/>
+      <c r="AD41" s="150"/>
+      <c r="AE41" s="150"/>
+      <c r="AF41" s="150"/>
+      <c r="AG41" s="150"/>
+      <c r="AH41" s="150"/>
+      <c r="AI41" s="150"/>
+    </row>
+    <row r="42" spans="1:38" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="145"/>
+      <c r="B42" s="145"/>
+      <c r="C42" s="145"/>
+      <c r="D42" s="145"/>
+      <c r="E42" s="145"/>
+      <c r="F42" s="145"/>
+      <c r="G42" s="145"/>
+      <c r="H42" s="145"/>
+      <c r="I42" s="145"/>
+      <c r="J42" s="145"/>
+      <c r="K42" s="145"/>
+      <c r="L42" s="145"/>
+      <c r="M42" s="145"/>
+      <c r="N42" s="145"/>
+      <c r="O42" s="32"/>
+      <c r="P42" s="32"/>
+      <c r="Q42" s="32"/>
+      <c r="R42" s="32"/>
+      <c r="S42" s="32"/>
+      <c r="T42" s="32"/>
+      <c r="U42" s="32"/>
+      <c r="V42" s="32"/>
+      <c r="W42" s="142"/>
+      <c r="X42" s="142"/>
+      <c r="Y42" s="142"/>
+      <c r="Z42" s="142"/>
+      <c r="AA42" s="142"/>
+      <c r="AB42" s="154"/>
+      <c r="AC42" s="155"/>
+      <c r="AD42" s="155"/>
+      <c r="AE42" s="155"/>
+      <c r="AF42" s="155"/>
+      <c r="AG42" s="155"/>
+      <c r="AH42" s="155"/>
+      <c r="AI42" s="155"/>
+    </row>
+    <row r="43" spans="1:38" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="113" t="s">
         <v>87</v>
       </c>
-      <c r="AD36" s="177"/>
-[...7 lines deleted...]
-      <c r="A37" s="134" t="s">
+      <c r="B43" s="113"/>
+      <c r="C43" s="113"/>
+      <c r="D43" s="113"/>
+      <c r="E43" s="113"/>
+      <c r="F43" s="113"/>
+      <c r="G43" s="113"/>
+      <c r="H43" s="113"/>
+      <c r="I43" s="113"/>
+      <c r="J43" s="113"/>
+      <c r="K43" s="113"/>
+      <c r="L43" s="113"/>
+      <c r="M43" s="113"/>
+      <c r="N43" s="113"/>
+      <c r="O43" s="113"/>
+      <c r="P43" s="113"/>
+      <c r="Q43" s="113"/>
+      <c r="R43" s="113"/>
+      <c r="S43" s="113"/>
+      <c r="T43" s="113"/>
+      <c r="U43" s="113"/>
+      <c r="V43" s="113"/>
+      <c r="W43" s="113"/>
+      <c r="X43" s="113"/>
+      <c r="Y43" s="113"/>
+      <c r="Z43" s="113"/>
+      <c r="AA43" s="113"/>
+      <c r="AB43" s="113"/>
+      <c r="AC43" s="113"/>
+      <c r="AD43" s="113"/>
+      <c r="AE43" s="113"/>
+      <c r="AF43" s="113"/>
+      <c r="AG43" s="113"/>
+      <c r="AH43" s="113"/>
+      <c r="AI43" s="113"/>
+    </row>
+    <row r="44" spans="1:38" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="110" t="s">
+        <v>40</v>
+      </c>
+      <c r="B44" s="110"/>
+      <c r="C44" s="110"/>
+      <c r="D44" s="110"/>
+      <c r="E44" s="110"/>
+      <c r="F44" s="110"/>
+      <c r="G44" s="110"/>
+      <c r="H44" s="110"/>
+      <c r="I44" s="110"/>
+      <c r="J44" s="110"/>
+      <c r="K44" s="110"/>
+      <c r="L44" s="110"/>
+      <c r="M44" s="110"/>
+      <c r="N44" s="110"/>
+      <c r="O44" s="110"/>
+      <c r="P44" s="110"/>
+      <c r="Q44" s="110"/>
+      <c r="R44" s="110"/>
+      <c r="S44" s="110"/>
+      <c r="T44" s="110"/>
+      <c r="U44" s="110"/>
+      <c r="V44" s="110"/>
+      <c r="W44" s="110"/>
+      <c r="X44" s="110"/>
+      <c r="Y44" s="110"/>
+      <c r="Z44" s="110"/>
+      <c r="AA44" s="110"/>
+      <c r="AB44" s="110"/>
+      <c r="AC44" s="110"/>
+      <c r="AD44" s="110"/>
+      <c r="AE44" s="110"/>
+      <c r="AF44" s="110"/>
+      <c r="AG44" s="110"/>
+      <c r="AH44" s="110"/>
+      <c r="AI44" s="110"/>
+    </row>
+    <row r="45" spans="1:38" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="252" t="s">
+        <v>102</v>
+      </c>
+      <c r="B45" s="252"/>
+      <c r="C45" s="252"/>
+      <c r="D45" s="252"/>
+      <c r="E45" s="252"/>
+      <c r="F45" s="252"/>
+      <c r="G45" s="252"/>
+      <c r="H45" s="252"/>
+      <c r="I45" s="252"/>
+      <c r="J45" s="252"/>
+      <c r="K45" s="252"/>
+      <c r="L45" s="252"/>
+      <c r="M45" s="252"/>
+      <c r="N45" s="49" t="s">
+        <v>103</v>
+      </c>
+      <c r="O45" s="244"/>
+      <c r="P45" s="245"/>
+      <c r="Q45" s="141" t="s">
+        <v>104</v>
+      </c>
+      <c r="R45" s="141"/>
+      <c r="S45" s="141"/>
+      <c r="T45" s="141"/>
+      <c r="U45" s="141"/>
+      <c r="V45" s="141"/>
+      <c r="W45" s="249" t="s">
+        <v>105</v>
+      </c>
+      <c r="X45" s="250"/>
+      <c r="Y45" s="250"/>
+      <c r="Z45" s="250"/>
+      <c r="AA45" s="250"/>
+      <c r="AB45" s="250"/>
+      <c r="AC45" s="250"/>
+      <c r="AD45" s="251"/>
+      <c r="AE45" s="49" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF45" s="50"/>
+      <c r="AG45" s="49" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH45" s="246"/>
+      <c r="AI45" s="247"/>
+    </row>
+    <row r="46" spans="1:38" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="252" t="s">
+        <v>106</v>
+      </c>
+      <c r="B46" s="252"/>
+      <c r="C46" s="252"/>
+      <c r="D46" s="252"/>
+      <c r="E46" s="252"/>
+      <c r="F46" s="252"/>
+      <c r="G46" s="252"/>
+      <c r="H46" s="252"/>
+      <c r="I46" s="252"/>
+      <c r="J46" s="252"/>
+      <c r="K46" s="252"/>
+      <c r="L46" s="252"/>
+      <c r="M46" s="252"/>
+      <c r="N46" s="49" t="s">
+        <v>103</v>
+      </c>
+      <c r="O46" s="140"/>
+      <c r="P46" s="140"/>
+      <c r="Q46" s="141" t="s">
+        <v>104</v>
+      </c>
+      <c r="R46" s="141"/>
+      <c r="S46" s="141"/>
+      <c r="T46" s="141"/>
+      <c r="U46" s="141"/>
+      <c r="V46" s="141"/>
+      <c r="W46" s="249" t="s">
+        <v>107</v>
+      </c>
+      <c r="X46" s="250"/>
+      <c r="Y46" s="250"/>
+      <c r="Z46" s="250"/>
+      <c r="AA46" s="250"/>
+      <c r="AB46" s="250"/>
+      <c r="AC46" s="250"/>
+      <c r="AD46" s="251"/>
+      <c r="AE46" s="49" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF46" s="50"/>
+      <c r="AG46" s="49" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH46" s="248"/>
+      <c r="AI46" s="198"/>
+    </row>
+    <row r="47" spans="1:38" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="239" t="s">
+        <v>108</v>
+      </c>
+      <c r="B47" s="240"/>
+      <c r="C47" s="240"/>
+      <c r="D47" s="240"/>
+      <c r="E47" s="240"/>
+      <c r="F47" s="240"/>
+      <c r="G47" s="240"/>
+      <c r="H47" s="240"/>
+      <c r="I47" s="240"/>
+      <c r="J47" s="240"/>
+      <c r="K47" s="240"/>
+      <c r="L47" s="240"/>
+      <c r="M47" s="240"/>
+      <c r="N47" s="240"/>
+      <c r="O47" s="240"/>
+      <c r="P47" s="240"/>
+      <c r="Q47" s="240"/>
+      <c r="R47" s="240"/>
+      <c r="S47" s="240"/>
+      <c r="T47" s="240"/>
+      <c r="U47" s="240"/>
+      <c r="V47" s="240"/>
+      <c r="W47" s="240"/>
+      <c r="X47" s="240"/>
+      <c r="Y47" s="240"/>
+      <c r="Z47" s="240"/>
+      <c r="AA47" s="240"/>
+      <c r="AB47" s="240"/>
+      <c r="AC47" s="240"/>
+      <c r="AD47" s="240"/>
+      <c r="AE47" s="240"/>
+      <c r="AF47" s="240"/>
+      <c r="AG47" s="240"/>
+      <c r="AH47" s="240"/>
+      <c r="AI47" s="240"/>
+    </row>
+    <row r="48" spans="1:38" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="241" t="s">
+        <v>109</v>
+      </c>
+      <c r="B48" s="241"/>
+      <c r="C48" s="241"/>
+      <c r="D48" s="241"/>
+      <c r="E48" s="241"/>
+      <c r="F48" s="241"/>
+      <c r="G48" s="241"/>
+      <c r="H48" s="241"/>
+      <c r="I48" s="241"/>
+      <c r="J48" s="241"/>
+      <c r="K48" s="241"/>
+      <c r="L48" s="241"/>
+      <c r="M48" s="241"/>
+      <c r="N48" s="241"/>
+      <c r="O48" s="241"/>
+      <c r="P48" s="241"/>
+      <c r="Q48" s="241"/>
+      <c r="R48" s="241"/>
+      <c r="S48" s="241"/>
+      <c r="T48" s="241"/>
+      <c r="U48" s="241"/>
+      <c r="V48" s="241"/>
+      <c r="W48" s="253" t="s">
+        <v>110</v>
+      </c>
+      <c r="X48" s="254"/>
+      <c r="Y48" s="254"/>
+      <c r="Z48" s="254"/>
+      <c r="AA48" s="254"/>
+      <c r="AB48" s="254"/>
+      <c r="AC48" s="254"/>
+      <c r="AD48" s="254"/>
+      <c r="AE48" s="254"/>
+      <c r="AF48" s="254"/>
+      <c r="AG48" s="254"/>
+      <c r="AH48" s="254"/>
+      <c r="AI48" s="255"/>
+    </row>
+    <row r="49" spans="1:35" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="241" t="s">
+        <v>111</v>
+      </c>
+      <c r="B49" s="241"/>
+      <c r="C49" s="241"/>
+      <c r="D49" s="241"/>
+      <c r="E49" s="241"/>
+      <c r="F49" s="241"/>
+      <c r="G49" s="241"/>
+      <c r="H49" s="241"/>
+      <c r="I49" s="241"/>
+      <c r="J49" s="241"/>
+      <c r="K49" s="241"/>
+      <c r="L49" s="241"/>
+      <c r="M49" s="241"/>
+      <c r="N49" s="241"/>
+      <c r="O49" s="241"/>
+      <c r="P49" s="241"/>
+      <c r="Q49" s="241"/>
+      <c r="R49" s="241"/>
+      <c r="S49" s="241"/>
+      <c r="T49" s="241"/>
+      <c r="U49" s="241"/>
+      <c r="V49" s="241"/>
+      <c r="W49" s="253" t="s">
+        <v>112</v>
+      </c>
+      <c r="X49" s="254"/>
+      <c r="Y49" s="254"/>
+      <c r="Z49" s="254"/>
+      <c r="AA49" s="254"/>
+      <c r="AB49" s="254"/>
+      <c r="AC49" s="254"/>
+      <c r="AD49" s="254"/>
+      <c r="AE49" s="254"/>
+      <c r="AF49" s="254"/>
+      <c r="AG49" s="254"/>
+      <c r="AH49" s="254"/>
+      <c r="AI49" s="255"/>
+    </row>
+    <row r="50" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="239" t="s">
+        <v>113</v>
+      </c>
+      <c r="B50" s="240"/>
+      <c r="C50" s="240"/>
+      <c r="D50" s="240"/>
+      <c r="E50" s="240"/>
+      <c r="F50" s="240"/>
+      <c r="G50" s="240"/>
+      <c r="H50" s="240"/>
+      <c r="I50" s="240"/>
+      <c r="J50" s="240"/>
+      <c r="K50" s="240"/>
+      <c r="L50" s="240"/>
+      <c r="M50" s="240"/>
+      <c r="N50" s="240"/>
+      <c r="O50" s="240"/>
+      <c r="P50" s="240"/>
+      <c r="Q50" s="240"/>
+      <c r="R50" s="240"/>
+      <c r="S50" s="240"/>
+      <c r="T50" s="240"/>
+      <c r="U50" s="240"/>
+      <c r="V50" s="240"/>
+      <c r="W50" s="240"/>
+      <c r="X50" s="240"/>
+      <c r="Y50" s="240"/>
+      <c r="Z50" s="240"/>
+      <c r="AA50" s="240"/>
+      <c r="AB50" s="240"/>
+      <c r="AC50" s="240"/>
+      <c r="AD50" s="240"/>
+      <c r="AE50" s="240"/>
+      <c r="AF50" s="240"/>
+      <c r="AG50" s="240"/>
+      <c r="AH50" s="240"/>
+      <c r="AI50" s="240"/>
+    </row>
+    <row r="51" spans="1:35" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="257" t="s">
+        <v>114</v>
+      </c>
+      <c r="B51" s="257"/>
+      <c r="C51" s="257"/>
+      <c r="D51" s="257"/>
+      <c r="E51" s="257"/>
+      <c r="F51" s="257"/>
+      <c r="G51" s="257"/>
+      <c r="H51" s="257"/>
+      <c r="I51" s="257"/>
+      <c r="J51" s="257"/>
+      <c r="K51" s="257"/>
+      <c r="L51" s="257"/>
+      <c r="M51" s="257"/>
+      <c r="N51" s="257"/>
+      <c r="O51" s="257"/>
+      <c r="P51" s="257"/>
+      <c r="Q51" s="257"/>
+      <c r="R51" s="49" t="s">
+        <v>103</v>
+      </c>
+      <c r="S51" s="50"/>
+      <c r="T51" s="49" t="s">
+        <v>104</v>
+      </c>
+      <c r="U51" s="49"/>
+      <c r="V51" s="256" t="s">
+        <v>115</v>
+      </c>
+      <c r="W51" s="256"/>
+      <c r="X51" s="256"/>
+      <c r="Y51" s="256"/>
+      <c r="Z51" s="256"/>
+      <c r="AA51" s="256"/>
+      <c r="AB51" s="256"/>
+      <c r="AC51" s="256"/>
+      <c r="AD51" s="256"/>
+      <c r="AE51" s="256"/>
+      <c r="AF51" s="256"/>
+      <c r="AG51" s="256"/>
+      <c r="AH51" s="256"/>
+      <c r="AI51" s="256"/>
+    </row>
+    <row r="52" spans="1:35" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="257" t="s">
+        <v>107</v>
+      </c>
+      <c r="B52" s="257"/>
+      <c r="C52" s="257"/>
+      <c r="D52" s="257"/>
+      <c r="E52" s="257"/>
+      <c r="F52" s="257"/>
+      <c r="G52" s="257"/>
+      <c r="H52" s="257"/>
+      <c r="I52" s="257"/>
+      <c r="J52" s="257"/>
+      <c r="K52" s="257"/>
+      <c r="L52" s="257"/>
+      <c r="M52" s="257"/>
+      <c r="N52" s="257"/>
+      <c r="O52" s="257"/>
+      <c r="P52" s="257"/>
+      <c r="Q52" s="257"/>
+      <c r="R52" s="49" t="s">
+        <v>103</v>
+      </c>
+      <c r="S52" s="50"/>
+      <c r="T52" s="49" t="s">
+        <v>104</v>
+      </c>
+      <c r="U52" s="49"/>
+      <c r="V52" s="256"/>
+      <c r="W52" s="256"/>
+      <c r="X52" s="256"/>
+      <c r="Y52" s="256"/>
+      <c r="Z52" s="256"/>
+      <c r="AA52" s="256"/>
+      <c r="AB52" s="256"/>
+      <c r="AC52" s="256"/>
+      <c r="AD52" s="256"/>
+      <c r="AE52" s="256"/>
+      <c r="AF52" s="256"/>
+      <c r="AG52" s="256"/>
+      <c r="AH52" s="256"/>
+      <c r="AI52" s="256"/>
+    </row>
+    <row r="53" spans="1:35" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="239" t="s">
+        <v>108</v>
+      </c>
+      <c r="B53" s="240"/>
+      <c r="C53" s="240"/>
+      <c r="D53" s="240"/>
+      <c r="E53" s="240"/>
+      <c r="F53" s="240"/>
+      <c r="G53" s="240"/>
+      <c r="H53" s="240"/>
+      <c r="I53" s="240"/>
+      <c r="J53" s="240"/>
+      <c r="K53" s="240"/>
+      <c r="L53" s="240"/>
+      <c r="M53" s="240"/>
+      <c r="N53" s="240"/>
+      <c r="O53" s="240"/>
+      <c r="P53" s="240"/>
+      <c r="Q53" s="240"/>
+      <c r="R53" s="240"/>
+      <c r="S53" s="240"/>
+      <c r="T53" s="240"/>
+      <c r="U53" s="240"/>
+      <c r="V53" s="240"/>
+      <c r="W53" s="240"/>
+      <c r="X53" s="240"/>
+      <c r="Y53" s="240"/>
+      <c r="Z53" s="240"/>
+      <c r="AA53" s="240"/>
+      <c r="AB53" s="240"/>
+      <c r="AC53" s="240"/>
+      <c r="AD53" s="240"/>
+      <c r="AE53" s="240"/>
+      <c r="AF53" s="240"/>
+      <c r="AG53" s="240"/>
+      <c r="AH53" s="240"/>
+      <c r="AI53" s="240"/>
+    </row>
+    <row r="54" spans="1:35" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="241" t="s">
+        <v>116</v>
+      </c>
+      <c r="B54" s="241"/>
+      <c r="C54" s="241"/>
+      <c r="D54" s="241"/>
+      <c r="E54" s="241"/>
+      <c r="F54" s="241"/>
+      <c r="G54" s="241"/>
+      <c r="H54" s="241"/>
+      <c r="I54" s="241"/>
+      <c r="J54" s="241"/>
+      <c r="K54" s="241"/>
+      <c r="L54" s="241"/>
+      <c r="M54" s="241"/>
+      <c r="N54" s="241"/>
+      <c r="O54" s="241"/>
+      <c r="P54" s="241"/>
+      <c r="Q54" s="241"/>
+      <c r="R54" s="241"/>
+      <c r="S54" s="241"/>
+      <c r="T54" s="241"/>
+      <c r="U54" s="241"/>
+      <c r="V54" s="241"/>
+      <c r="W54" s="241"/>
+      <c r="X54" s="241"/>
+      <c r="Y54" s="241"/>
+      <c r="Z54" s="241"/>
+      <c r="AA54" s="241"/>
+      <c r="AB54" s="241"/>
+      <c r="AC54" s="241"/>
+      <c r="AD54" s="241"/>
+      <c r="AE54" s="241"/>
+      <c r="AF54" s="241"/>
+      <c r="AG54" s="241"/>
+      <c r="AH54" s="241"/>
+      <c r="AI54" s="241"/>
+    </row>
+    <row r="55" spans="1:35" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="241" t="s">
+        <v>109</v>
+      </c>
+      <c r="B55" s="241"/>
+      <c r="C55" s="241"/>
+      <c r="D55" s="241"/>
+      <c r="E55" s="241"/>
+      <c r="F55" s="241"/>
+      <c r="G55" s="241"/>
+      <c r="H55" s="241"/>
+      <c r="I55" s="241"/>
+      <c r="J55" s="241"/>
+      <c r="K55" s="241"/>
+      <c r="L55" s="241"/>
+      <c r="M55" s="241"/>
+      <c r="N55" s="241"/>
+      <c r="O55" s="241"/>
+      <c r="P55" s="241"/>
+      <c r="Q55" s="241"/>
+      <c r="R55" s="241"/>
+      <c r="S55" s="241"/>
+      <c r="T55" s="241"/>
+      <c r="U55" s="241"/>
+      <c r="V55" s="241" t="s">
+        <v>110</v>
+      </c>
+      <c r="W55" s="241"/>
+      <c r="X55" s="241"/>
+      <c r="Y55" s="241"/>
+      <c r="Z55" s="241"/>
+      <c r="AA55" s="241"/>
+      <c r="AB55" s="241"/>
+      <c r="AC55" s="241"/>
+      <c r="AD55" s="241"/>
+      <c r="AE55" s="241"/>
+      <c r="AF55" s="241"/>
+      <c r="AG55" s="241"/>
+      <c r="AH55" s="241"/>
+      <c r="AI55" s="241"/>
+    </row>
+    <row r="56" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A56" s="110" t="s">
+        <v>41</v>
+      </c>
+      <c r="B56" s="110"/>
+      <c r="C56" s="110"/>
+      <c r="D56" s="110"/>
+      <c r="E56" s="110"/>
+      <c r="F56" s="110"/>
+      <c r="G56" s="110"/>
+      <c r="H56" s="110"/>
+      <c r="I56" s="110"/>
+      <c r="J56" s="110"/>
+      <c r="K56" s="110"/>
+      <c r="L56" s="110"/>
+      <c r="M56" s="110"/>
+      <c r="N56" s="110"/>
+      <c r="O56" s="110"/>
+      <c r="P56" s="110"/>
+      <c r="Q56" s="110"/>
+      <c r="R56" s="110"/>
+      <c r="S56" s="110"/>
+      <c r="T56" s="110"/>
+      <c r="U56" s="110"/>
+      <c r="V56" s="110"/>
+      <c r="W56" s="110"/>
+      <c r="X56" s="110"/>
+      <c r="Y56" s="110"/>
+      <c r="Z56" s="110"/>
+      <c r="AA56" s="110"/>
+      <c r="AB56" s="110"/>
+      <c r="AC56" s="110"/>
+      <c r="AD56" s="110"/>
+      <c r="AE56" s="110"/>
+      <c r="AF56" s="110"/>
+      <c r="AG56" s="110"/>
+      <c r="AH56" s="110"/>
+      <c r="AI56" s="110"/>
+    </row>
+    <row r="57" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="242" t="s">
+        <v>91</v>
+      </c>
+      <c r="B57" s="243"/>
+      <c r="C57" s="243"/>
+      <c r="D57" s="243"/>
+      <c r="E57" s="243"/>
+      <c r="F57" s="243"/>
+      <c r="G57" s="243"/>
+      <c r="H57" s="243"/>
+      <c r="I57" s="243"/>
+      <c r="J57" s="243"/>
+      <c r="K57" s="243"/>
+      <c r="L57" s="243"/>
+      <c r="M57" s="243"/>
+      <c r="N57" s="243"/>
+      <c r="O57" s="243"/>
+      <c r="P57" s="243"/>
+      <c r="Q57" s="243"/>
+      <c r="R57" s="243"/>
+      <c r="S57" s="243"/>
+      <c r="T57" s="243"/>
+      <c r="U57" s="243"/>
+      <c r="V57" s="243"/>
+      <c r="W57" s="243"/>
+      <c r="X57" s="243"/>
+      <c r="Y57" s="243"/>
+      <c r="Z57" s="243"/>
+      <c r="AA57" s="243"/>
+      <c r="AB57" s="243"/>
+      <c r="AC57" s="243"/>
+      <c r="AD57" s="243"/>
+      <c r="AE57" s="243"/>
+      <c r="AF57" s="243"/>
+      <c r="AG57" s="243"/>
+      <c r="AH57" s="243"/>
+      <c r="AI57" s="243"/>
+    </row>
+    <row r="58" spans="1:35" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="134" t="s">
+        <v>96</v>
+      </c>
+      <c r="B58" s="135"/>
+      <c r="C58" s="135"/>
+      <c r="D58" s="135"/>
+      <c r="E58" s="135"/>
+      <c r="F58" s="135"/>
+      <c r="G58" s="135"/>
+      <c r="H58" s="135"/>
+      <c r="I58" s="135"/>
+      <c r="J58" s="135"/>
+      <c r="K58" s="135"/>
+      <c r="L58" s="135"/>
+      <c r="M58" s="135"/>
+      <c r="N58" s="135"/>
+      <c r="O58" s="135"/>
+      <c r="P58" s="135"/>
+      <c r="Q58" s="135"/>
+      <c r="R58" s="136"/>
+      <c r="S58" s="137" t="s">
+        <v>97</v>
+      </c>
+      <c r="T58" s="138"/>
+      <c r="U58" s="138"/>
+      <c r="V58" s="138"/>
+      <c r="W58" s="138"/>
+      <c r="X58" s="138"/>
+      <c r="Y58" s="138"/>
+      <c r="Z58" s="138"/>
+      <c r="AA58" s="138"/>
+      <c r="AB58" s="138"/>
+      <c r="AC58" s="138"/>
+      <c r="AD58" s="138"/>
+      <c r="AE58" s="138"/>
+      <c r="AF58" s="138"/>
+      <c r="AG58" s="138"/>
+      <c r="AH58" s="138"/>
+      <c r="AI58" s="139"/>
+    </row>
+    <row r="59" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="163" t="s">
+        <v>69</v>
+      </c>
+      <c r="B59" s="164"/>
+      <c r="C59" s="164"/>
+      <c r="D59" s="164"/>
+      <c r="E59" s="164"/>
+      <c r="F59" s="164"/>
+      <c r="G59" s="164"/>
+      <c r="H59" s="164"/>
+      <c r="I59" s="164"/>
+      <c r="J59" s="164"/>
+      <c r="K59" s="164"/>
+      <c r="L59" s="164"/>
+      <c r="M59" s="164"/>
+      <c r="N59" s="164"/>
+      <c r="O59" s="164"/>
+      <c r="P59" s="164"/>
+      <c r="Q59" s="164"/>
+      <c r="R59" s="164"/>
+      <c r="S59" s="164"/>
+      <c r="T59" s="164"/>
+      <c r="U59" s="164"/>
+      <c r="V59" s="164"/>
+      <c r="W59" s="164"/>
+      <c r="X59" s="164"/>
+      <c r="Y59" s="164"/>
+      <c r="Z59" s="164"/>
+      <c r="AA59" s="164"/>
+      <c r="AB59" s="164"/>
+      <c r="AC59" s="164"/>
+      <c r="AD59" s="164"/>
+      <c r="AE59" s="164"/>
+      <c r="AF59" s="164"/>
+      <c r="AG59" s="164"/>
+      <c r="AH59" s="164"/>
+      <c r="AI59" s="164"/>
+    </row>
+    <row r="60" spans="1:35" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="165" t="s">
+        <v>19</v>
+      </c>
+      <c r="B60" s="166"/>
+      <c r="C60" s="166"/>
+      <c r="D60" s="166"/>
+      <c r="E60" s="166"/>
+      <c r="F60" s="166"/>
+      <c r="G60" s="166"/>
+      <c r="H60" s="166"/>
+      <c r="I60" s="166"/>
+      <c r="J60" s="166"/>
+      <c r="K60" s="166"/>
+      <c r="L60" s="166"/>
+      <c r="M60" s="166"/>
+      <c r="N60" s="166"/>
+      <c r="O60" s="166"/>
+      <c r="P60" s="166"/>
+      <c r="Q60" s="166"/>
+      <c r="R60" s="166"/>
+      <c r="S60" s="166"/>
+      <c r="T60" s="166"/>
+      <c r="U60" s="166"/>
+      <c r="V60" s="166"/>
+      <c r="W60" s="166"/>
+      <c r="X60" s="166"/>
+      <c r="Y60" s="166"/>
+      <c r="Z60" s="166"/>
+      <c r="AA60" s="166"/>
+      <c r="AB60" s="166"/>
+      <c r="AC60" s="166"/>
+      <c r="AD60" s="166"/>
+      <c r="AE60" s="166"/>
+      <c r="AF60" s="166"/>
+      <c r="AG60" s="166"/>
+      <c r="AH60" s="166"/>
+      <c r="AI60" s="167"/>
+    </row>
+    <row r="61" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="217" t="s">
+        <v>20</v>
+      </c>
+      <c r="B61" s="218"/>
+      <c r="C61" s="218"/>
+      <c r="D61" s="218"/>
+      <c r="E61" s="218"/>
+      <c r="F61" s="218"/>
+      <c r="G61" s="218"/>
+      <c r="H61" s="218"/>
+      <c r="I61" s="218"/>
+      <c r="J61" s="218"/>
+      <c r="K61" s="218"/>
+      <c r="L61" s="218"/>
+      <c r="M61" s="218"/>
+      <c r="N61" s="218"/>
+      <c r="O61" s="218"/>
+      <c r="P61" s="218"/>
+      <c r="Q61" s="218"/>
+      <c r="R61" s="218"/>
+      <c r="S61" s="218"/>
+      <c r="T61" s="218"/>
+      <c r="U61" s="218"/>
+      <c r="V61" s="218"/>
+      <c r="W61" s="218"/>
+      <c r="X61" s="218"/>
+      <c r="Y61" s="218"/>
+      <c r="Z61" s="218"/>
+      <c r="AA61" s="218"/>
+      <c r="AB61" s="218"/>
+      <c r="AC61" s="218"/>
+      <c r="AD61" s="218"/>
+      <c r="AE61" s="218"/>
+      <c r="AF61" s="218"/>
+      <c r="AG61" s="218"/>
+      <c r="AH61" s="218"/>
+      <c r="AI61" s="218"/>
+    </row>
+    <row r="62" spans="1:35" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="165" t="s">
+        <v>19</v>
+      </c>
+      <c r="B62" s="166"/>
+      <c r="C62" s="166"/>
+      <c r="D62" s="166"/>
+      <c r="E62" s="166"/>
+      <c r="F62" s="166"/>
+      <c r="G62" s="166"/>
+      <c r="H62" s="166"/>
+      <c r="I62" s="166"/>
+      <c r="J62" s="166"/>
+      <c r="K62" s="166"/>
+      <c r="L62" s="166"/>
+      <c r="M62" s="166"/>
+      <c r="N62" s="166"/>
+      <c r="O62" s="166"/>
+      <c r="P62" s="166"/>
+      <c r="Q62" s="166"/>
+      <c r="R62" s="166"/>
+      <c r="S62" s="166"/>
+      <c r="T62" s="166"/>
+      <c r="U62" s="166"/>
+      <c r="V62" s="166"/>
+      <c r="W62" s="166"/>
+      <c r="X62" s="166"/>
+      <c r="Y62" s="166"/>
+      <c r="Z62" s="166"/>
+      <c r="AA62" s="166"/>
+      <c r="AB62" s="166"/>
+      <c r="AC62" s="166"/>
+      <c r="AD62" s="166"/>
+      <c r="AE62" s="166"/>
+      <c r="AF62" s="166"/>
+      <c r="AG62" s="166"/>
+      <c r="AH62" s="166"/>
+      <c r="AI62" s="167"/>
+    </row>
+    <row r="63" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="110" t="s">
         <v>88</v>
       </c>
-      <c r="B37" s="135"/>
-[...862 lines deleted...]
-      <c r="A58" s="113" t="s">
+      <c r="B63" s="110"/>
+      <c r="C63" s="110"/>
+      <c r="D63" s="110"/>
+      <c r="E63" s="110"/>
+      <c r="F63" s="110"/>
+      <c r="G63" s="110"/>
+      <c r="H63" s="110"/>
+      <c r="I63" s="110"/>
+      <c r="J63" s="110"/>
+      <c r="K63" s="110"/>
+      <c r="L63" s="110"/>
+      <c r="M63" s="110"/>
+      <c r="N63" s="110"/>
+      <c r="O63" s="110"/>
+      <c r="P63" s="110"/>
+      <c r="Q63" s="110"/>
+      <c r="R63" s="110"/>
+      <c r="S63" s="110"/>
+      <c r="T63" s="110"/>
+      <c r="U63" s="110"/>
+      <c r="V63" s="110"/>
+      <c r="W63" s="110"/>
+      <c r="X63" s="110"/>
+      <c r="Y63" s="110"/>
+      <c r="Z63" s="110"/>
+      <c r="AA63" s="110"/>
+      <c r="AB63" s="110"/>
+      <c r="AC63" s="110"/>
+      <c r="AD63" s="110"/>
+      <c r="AE63" s="110"/>
+      <c r="AF63" s="110"/>
+      <c r="AG63" s="110"/>
+      <c r="AH63" s="110"/>
+      <c r="AI63" s="110"/>
+    </row>
+    <row r="64" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="156" t="s">
+        <v>16</v>
+      </c>
+      <c r="B64" s="156"/>
+      <c r="C64" s="156"/>
+      <c r="D64" s="156"/>
+      <c r="E64" s="156"/>
+      <c r="F64" s="156"/>
+      <c r="G64" s="156"/>
+      <c r="H64" s="156"/>
+      <c r="I64" s="156"/>
+      <c r="J64" s="156"/>
+      <c r="K64" s="156"/>
+      <c r="L64" s="157" t="s">
         <v>98</v>
       </c>
-      <c r="B58" s="114"/>
-[...16 lines deleted...]
-      <c r="S58" s="116" t="s">
+      <c r="M64" s="158"/>
+      <c r="N64" s="158"/>
+      <c r="O64" s="158"/>
+      <c r="P64" s="158"/>
+      <c r="Q64" s="158"/>
+      <c r="R64" s="158"/>
+      <c r="S64" s="158"/>
+      <c r="T64" s="158"/>
+      <c r="U64" s="158"/>
+      <c r="V64" s="158"/>
+      <c r="W64" s="158"/>
+      <c r="X64" s="159"/>
+      <c r="Y64" s="156" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z64" s="156"/>
+      <c r="AA64" s="156"/>
+      <c r="AB64" s="156"/>
+      <c r="AC64" s="156"/>
+      <c r="AD64" s="156"/>
+      <c r="AE64" s="156" t="s">
+        <v>14</v>
+      </c>
+      <c r="AF64" s="156"/>
+      <c r="AG64" s="156"/>
+      <c r="AH64" s="156"/>
+      <c r="AI64" s="156"/>
+    </row>
+    <row r="65" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="148"/>
+      <c r="B65" s="148"/>
+      <c r="C65" s="148"/>
+      <c r="D65" s="148"/>
+      <c r="E65" s="148"/>
+      <c r="F65" s="148"/>
+      <c r="G65" s="148"/>
+      <c r="H65" s="148"/>
+      <c r="I65" s="148"/>
+      <c r="J65" s="148"/>
+      <c r="K65" s="148"/>
+      <c r="L65" s="149"/>
+      <c r="M65" s="150"/>
+      <c r="N65" s="150"/>
+      <c r="O65" s="150"/>
+      <c r="P65" s="150"/>
+      <c r="Q65" s="150"/>
+      <c r="R65" s="150"/>
+      <c r="S65" s="150"/>
+      <c r="T65" s="150"/>
+      <c r="U65" s="150"/>
+      <c r="V65" s="150"/>
+      <c r="W65" s="150"/>
+      <c r="X65" s="151"/>
+      <c r="Y65" s="148"/>
+      <c r="Z65" s="148"/>
+      <c r="AA65" s="148"/>
+      <c r="AB65" s="148"/>
+      <c r="AC65" s="148"/>
+      <c r="AD65" s="148"/>
+      <c r="AE65" s="148"/>
+      <c r="AF65" s="148"/>
+      <c r="AG65" s="148"/>
+      <c r="AH65" s="148"/>
+      <c r="AI65" s="148"/>
+    </row>
+    <row r="66" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="148"/>
+      <c r="B66" s="148"/>
+      <c r="C66" s="148"/>
+      <c r="D66" s="148"/>
+      <c r="E66" s="148"/>
+      <c r="F66" s="148"/>
+      <c r="G66" s="148"/>
+      <c r="H66" s="148"/>
+      <c r="I66" s="148"/>
+      <c r="J66" s="148"/>
+      <c r="K66" s="148"/>
+      <c r="L66" s="149"/>
+      <c r="M66" s="150"/>
+      <c r="N66" s="150"/>
+      <c r="O66" s="150"/>
+      <c r="P66" s="150"/>
+      <c r="Q66" s="150"/>
+      <c r="R66" s="150"/>
+      <c r="S66" s="150"/>
+      <c r="T66" s="150"/>
+      <c r="U66" s="150"/>
+      <c r="V66" s="150"/>
+      <c r="W66" s="150"/>
+      <c r="X66" s="151"/>
+      <c r="Y66" s="148"/>
+      <c r="Z66" s="148"/>
+      <c r="AA66" s="148"/>
+      <c r="AB66" s="148"/>
+      <c r="AC66" s="148"/>
+      <c r="AD66" s="148"/>
+      <c r="AE66" s="148"/>
+      <c r="AF66" s="148"/>
+      <c r="AG66" s="148"/>
+      <c r="AH66" s="148"/>
+      <c r="AI66" s="148"/>
+    </row>
+    <row r="67" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="110" t="s">
+        <v>47</v>
+      </c>
+      <c r="B67" s="110"/>
+      <c r="C67" s="110"/>
+      <c r="D67" s="110"/>
+      <c r="E67" s="110"/>
+      <c r="F67" s="110"/>
+      <c r="G67" s="110"/>
+      <c r="H67" s="110"/>
+      <c r="I67" s="110"/>
+      <c r="J67" s="110"/>
+      <c r="K67" s="110"/>
+      <c r="L67" s="110"/>
+      <c r="M67" s="110"/>
+      <c r="N67" s="110"/>
+      <c r="O67" s="110"/>
+      <c r="P67" s="110"/>
+      <c r="Q67" s="110"/>
+      <c r="R67" s="110"/>
+      <c r="S67" s="110"/>
+      <c r="T67" s="110"/>
+      <c r="U67" s="110"/>
+      <c r="V67" s="110"/>
+      <c r="W67" s="110"/>
+      <c r="X67" s="110"/>
+      <c r="Y67" s="110"/>
+      <c r="Z67" s="110"/>
+      <c r="AA67" s="110"/>
+      <c r="AB67" s="110"/>
+      <c r="AC67" s="110"/>
+      <c r="AD67" s="110"/>
+      <c r="AE67" s="110"/>
+      <c r="AF67" s="110"/>
+      <c r="AG67" s="110"/>
+      <c r="AH67" s="110"/>
+      <c r="AI67" s="110"/>
+    </row>
+    <row r="68" spans="1:35" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="219" t="s">
+        <v>100</v>
+      </c>
+      <c r="B68" s="220"/>
+      <c r="C68" s="220"/>
+      <c r="D68" s="220"/>
+      <c r="E68" s="220"/>
+      <c r="F68" s="220"/>
+      <c r="G68" s="220"/>
+      <c r="H68" s="220"/>
+      <c r="I68" s="220"/>
+      <c r="J68" s="220"/>
+      <c r="K68" s="220"/>
+      <c r="L68" s="220"/>
+      <c r="M68" s="220"/>
+      <c r="N68" s="220"/>
+      <c r="O68" s="220"/>
+      <c r="P68" s="220"/>
+      <c r="Q68" s="220"/>
+      <c r="R68" s="220"/>
+      <c r="S68" s="220"/>
+      <c r="T68" s="220"/>
+      <c r="U68" s="220"/>
+      <c r="V68" s="220"/>
+      <c r="W68" s="220"/>
+      <c r="X68" s="220"/>
+      <c r="Y68" s="220"/>
+      <c r="Z68" s="220"/>
+      <c r="AA68" s="220"/>
+      <c r="AB68" s="220"/>
+      <c r="AC68" s="220"/>
+      <c r="AD68" s="220"/>
+      <c r="AE68" s="220"/>
+      <c r="AF68" s="220"/>
+      <c r="AG68" s="220"/>
+      <c r="AH68" s="220"/>
+      <c r="AI68" s="221"/>
+    </row>
+    <row r="69" spans="1:35" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="222"/>
+      <c r="B69" s="223"/>
+      <c r="C69" s="223"/>
+      <c r="D69" s="223"/>
+      <c r="E69" s="223"/>
+      <c r="F69" s="223"/>
+      <c r="G69" s="223"/>
+      <c r="H69" s="223"/>
+      <c r="I69" s="223"/>
+      <c r="J69" s="223"/>
+      <c r="K69" s="223"/>
+      <c r="L69" s="223"/>
+      <c r="M69" s="223"/>
+      <c r="N69" s="223"/>
+      <c r="O69" s="223"/>
+      <c r="P69" s="223"/>
+      <c r="Q69" s="223"/>
+      <c r="R69" s="223"/>
+      <c r="S69" s="223"/>
+      <c r="T69" s="223"/>
+      <c r="U69" s="223"/>
+      <c r="V69" s="223"/>
+      <c r="W69" s="223"/>
+      <c r="X69" s="223"/>
+      <c r="Y69" s="223"/>
+      <c r="Z69" s="223"/>
+      <c r="AA69" s="223"/>
+      <c r="AB69" s="223"/>
+      <c r="AC69" s="223"/>
+      <c r="AD69" s="223"/>
+      <c r="AE69" s="223"/>
+      <c r="AF69" s="223"/>
+      <c r="AG69" s="223"/>
+      <c r="AH69" s="223"/>
+      <c r="AI69" s="224"/>
+    </row>
+    <row r="70" spans="1:35" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="222"/>
+      <c r="B70" s="223"/>
+      <c r="C70" s="223"/>
+      <c r="D70" s="223"/>
+      <c r="E70" s="223"/>
+      <c r="F70" s="223"/>
+      <c r="G70" s="223"/>
+      <c r="H70" s="223"/>
+      <c r="I70" s="223"/>
+      <c r="J70" s="223"/>
+      <c r="K70" s="223"/>
+      <c r="L70" s="223"/>
+      <c r="M70" s="223"/>
+      <c r="N70" s="223"/>
+      <c r="O70" s="223"/>
+      <c r="P70" s="223"/>
+      <c r="Q70" s="223"/>
+      <c r="R70" s="223"/>
+      <c r="S70" s="223"/>
+      <c r="T70" s="223"/>
+      <c r="U70" s="223"/>
+      <c r="V70" s="223"/>
+      <c r="W70" s="223"/>
+      <c r="X70" s="223"/>
+      <c r="Y70" s="223"/>
+      <c r="Z70" s="223"/>
+      <c r="AA70" s="223"/>
+      <c r="AB70" s="223"/>
+      <c r="AC70" s="223"/>
+      <c r="AD70" s="223"/>
+      <c r="AE70" s="223"/>
+      <c r="AF70" s="223"/>
+      <c r="AG70" s="223"/>
+      <c r="AH70" s="223"/>
+      <c r="AI70" s="224"/>
+    </row>
+    <row r="71" spans="1:35" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="222"/>
+      <c r="B71" s="223"/>
+      <c r="C71" s="223"/>
+      <c r="D71" s="223"/>
+      <c r="E71" s="223"/>
+      <c r="F71" s="223"/>
+      <c r="G71" s="223"/>
+      <c r="H71" s="223"/>
+      <c r="I71" s="223"/>
+      <c r="J71" s="223"/>
+      <c r="K71" s="223"/>
+      <c r="L71" s="223"/>
+      <c r="M71" s="223"/>
+      <c r="N71" s="223"/>
+      <c r="O71" s="223"/>
+      <c r="P71" s="223"/>
+      <c r="Q71" s="223"/>
+      <c r="R71" s="223"/>
+      <c r="S71" s="223"/>
+      <c r="T71" s="223"/>
+      <c r="U71" s="223"/>
+      <c r="V71" s="223"/>
+      <c r="W71" s="223"/>
+      <c r="X71" s="223"/>
+      <c r="Y71" s="223"/>
+      <c r="Z71" s="223"/>
+      <c r="AA71" s="223"/>
+      <c r="AB71" s="223"/>
+      <c r="AC71" s="223"/>
+      <c r="AD71" s="223"/>
+      <c r="AE71" s="223"/>
+      <c r="AF71" s="223"/>
+      <c r="AG71" s="223"/>
+      <c r="AH71" s="223"/>
+      <c r="AI71" s="224"/>
+    </row>
+    <row r="72" spans="1:35" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="222"/>
+      <c r="B72" s="223"/>
+      <c r="C72" s="223"/>
+      <c r="D72" s="223"/>
+      <c r="E72" s="223"/>
+      <c r="F72" s="223"/>
+      <c r="G72" s="223"/>
+      <c r="H72" s="223"/>
+      <c r="I72" s="223"/>
+      <c r="J72" s="223"/>
+      <c r="K72" s="223"/>
+      <c r="L72" s="223"/>
+      <c r="M72" s="223"/>
+      <c r="N72" s="223"/>
+      <c r="O72" s="223"/>
+      <c r="P72" s="223"/>
+      <c r="Q72" s="223"/>
+      <c r="R72" s="223"/>
+      <c r="S72" s="223"/>
+      <c r="T72" s="223"/>
+      <c r="U72" s="223"/>
+      <c r="V72" s="223"/>
+      <c r="W72" s="223"/>
+      <c r="X72" s="223"/>
+      <c r="Y72" s="223"/>
+      <c r="Z72" s="223"/>
+      <c r="AA72" s="223"/>
+      <c r="AB72" s="223"/>
+      <c r="AC72" s="223"/>
+      <c r="AD72" s="223"/>
+      <c r="AE72" s="223"/>
+      <c r="AF72" s="223"/>
+      <c r="AG72" s="223"/>
+      <c r="AH72" s="223"/>
+      <c r="AI72" s="224"/>
+    </row>
+    <row r="73" spans="1:35" ht="45.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="225"/>
+      <c r="B73" s="226"/>
+      <c r="C73" s="226"/>
+      <c r="D73" s="226"/>
+      <c r="E73" s="226"/>
+      <c r="F73" s="226"/>
+      <c r="G73" s="226"/>
+      <c r="H73" s="226"/>
+      <c r="I73" s="226"/>
+      <c r="J73" s="226"/>
+      <c r="K73" s="226"/>
+      <c r="L73" s="226"/>
+      <c r="M73" s="226"/>
+      <c r="N73" s="226"/>
+      <c r="O73" s="226"/>
+      <c r="P73" s="226"/>
+      <c r="Q73" s="226"/>
+      <c r="R73" s="226"/>
+      <c r="S73" s="226"/>
+      <c r="T73" s="226"/>
+      <c r="U73" s="226"/>
+      <c r="V73" s="226"/>
+      <c r="W73" s="226"/>
+      <c r="X73" s="226"/>
+      <c r="Y73" s="226"/>
+      <c r="Z73" s="226"/>
+      <c r="AA73" s="226"/>
+      <c r="AB73" s="226"/>
+      <c r="AC73" s="226"/>
+      <c r="AD73" s="226"/>
+      <c r="AE73" s="226"/>
+      <c r="AF73" s="226"/>
+      <c r="AG73" s="226"/>
+      <c r="AH73" s="226"/>
+      <c r="AI73" s="227"/>
+    </row>
+    <row r="74" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="110" t="s">
+        <v>95</v>
+      </c>
+      <c r="B74" s="110"/>
+      <c r="C74" s="110"/>
+      <c r="D74" s="110"/>
+      <c r="E74" s="110"/>
+      <c r="F74" s="110"/>
+      <c r="G74" s="110"/>
+      <c r="H74" s="110"/>
+      <c r="I74" s="110"/>
+      <c r="J74" s="110"/>
+      <c r="K74" s="110"/>
+      <c r="L74" s="110"/>
+      <c r="M74" s="110"/>
+      <c r="N74" s="110"/>
+      <c r="O74" s="110"/>
+      <c r="P74" s="110"/>
+      <c r="Q74" s="110"/>
+      <c r="R74" s="110"/>
+      <c r="S74" s="110"/>
+      <c r="T74" s="110"/>
+      <c r="U74" s="110"/>
+      <c r="V74" s="110"/>
+      <c r="W74" s="110"/>
+      <c r="X74" s="110"/>
+      <c r="Y74" s="110"/>
+      <c r="Z74" s="110"/>
+      <c r="AA74" s="110"/>
+      <c r="AB74" s="110"/>
+      <c r="AC74" s="110"/>
+      <c r="AD74" s="110"/>
+      <c r="AE74" s="110"/>
+      <c r="AF74" s="110"/>
+      <c r="AG74" s="110"/>
+      <c r="AH74" s="110"/>
+      <c r="AI74" s="110"/>
+    </row>
+    <row r="75" spans="1:35" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="228" t="s">
+        <v>101</v>
+      </c>
+      <c r="B75" s="229"/>
+      <c r="C75" s="229"/>
+      <c r="D75" s="229"/>
+      <c r="E75" s="229"/>
+      <c r="F75" s="229"/>
+      <c r="G75" s="229"/>
+      <c r="H75" s="229"/>
+      <c r="I75" s="229"/>
+      <c r="J75" s="229"/>
+      <c r="K75" s="229"/>
+      <c r="L75" s="229"/>
+      <c r="M75" s="229"/>
+      <c r="N75" s="229"/>
+      <c r="O75" s="229"/>
+      <c r="P75" s="229"/>
+      <c r="Q75" s="229"/>
+      <c r="R75" s="229"/>
+      <c r="S75" s="229"/>
+      <c r="T75" s="229"/>
+      <c r="U75" s="229"/>
+      <c r="V75" s="229"/>
+      <c r="W75" s="229"/>
+      <c r="X75" s="229"/>
+      <c r="Y75" s="229"/>
+      <c r="Z75" s="229"/>
+      <c r="AA75" s="229"/>
+      <c r="AB75" s="229"/>
+      <c r="AC75" s="229"/>
+      <c r="AD75" s="229"/>
+      <c r="AE75" s="229"/>
+      <c r="AF75" s="229"/>
+      <c r="AG75" s="229"/>
+      <c r="AH75" s="229"/>
+      <c r="AI75" s="230"/>
+    </row>
+    <row r="76" spans="1:35" ht="144.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="231"/>
+      <c r="B76" s="232"/>
+      <c r="C76" s="232"/>
+      <c r="D76" s="232"/>
+      <c r="E76" s="232"/>
+      <c r="F76" s="232"/>
+      <c r="G76" s="232"/>
+      <c r="H76" s="232"/>
+      <c r="I76" s="232"/>
+      <c r="J76" s="232"/>
+      <c r="K76" s="232"/>
+      <c r="L76" s="232"/>
+      <c r="M76" s="232"/>
+      <c r="N76" s="232"/>
+      <c r="O76" s="232"/>
+      <c r="P76" s="232"/>
+      <c r="Q76" s="232"/>
+      <c r="R76" s="232"/>
+      <c r="S76" s="232"/>
+      <c r="T76" s="232"/>
+      <c r="U76" s="232"/>
+      <c r="V76" s="232"/>
+      <c r="W76" s="232"/>
+      <c r="X76" s="232"/>
+      <c r="Y76" s="232"/>
+      <c r="Z76" s="232"/>
+      <c r="AA76" s="232"/>
+      <c r="AB76" s="232"/>
+      <c r="AC76" s="232"/>
+      <c r="AD76" s="232"/>
+      <c r="AE76" s="232"/>
+      <c r="AF76" s="232"/>
+      <c r="AG76" s="232"/>
+      <c r="AH76" s="232"/>
+      <c r="AI76" s="233"/>
+    </row>
+    <row r="77" spans="1:35" ht="258.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="231"/>
+      <c r="B77" s="232"/>
+      <c r="C77" s="232"/>
+      <c r="D77" s="232"/>
+      <c r="E77" s="232"/>
+      <c r="F77" s="232"/>
+      <c r="G77" s="232"/>
+      <c r="H77" s="232"/>
+      <c r="I77" s="232"/>
+      <c r="J77" s="232"/>
+      <c r="K77" s="232"/>
+      <c r="L77" s="232"/>
+      <c r="M77" s="232"/>
+      <c r="N77" s="232"/>
+      <c r="O77" s="232"/>
+      <c r="P77" s="232"/>
+      <c r="Q77" s="232"/>
+      <c r="R77" s="232"/>
+      <c r="S77" s="232"/>
+      <c r="T77" s="232"/>
+      <c r="U77" s="232"/>
+      <c r="V77" s="232"/>
+      <c r="W77" s="232"/>
+      <c r="X77" s="232"/>
+      <c r="Y77" s="232"/>
+      <c r="Z77" s="232"/>
+      <c r="AA77" s="232"/>
+      <c r="AB77" s="232"/>
+      <c r="AC77" s="232"/>
+      <c r="AD77" s="232"/>
+      <c r="AE77" s="232"/>
+      <c r="AF77" s="232"/>
+      <c r="AG77" s="232"/>
+      <c r="AH77" s="232"/>
+      <c r="AI77" s="233"/>
+    </row>
+    <row r="78" spans="1:35" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="236" t="s">
         <v>99</v>
       </c>
-      <c r="T58" s="117"/>
-[...782 lines deleted...]
-      <c r="AI78" s="208"/>
+      <c r="B78" s="237"/>
+      <c r="C78" s="237"/>
+      <c r="D78" s="237"/>
+      <c r="E78" s="237"/>
+      <c r="F78" s="237"/>
+      <c r="G78" s="237"/>
+      <c r="H78" s="237"/>
+      <c r="I78" s="237"/>
+      <c r="J78" s="237"/>
+      <c r="K78" s="237"/>
+      <c r="L78" s="237"/>
+      <c r="M78" s="237"/>
+      <c r="N78" s="237"/>
+      <c r="O78" s="237"/>
+      <c r="P78" s="237"/>
+      <c r="Q78" s="237"/>
+      <c r="R78" s="237"/>
+      <c r="S78" s="237"/>
+      <c r="T78" s="237"/>
+      <c r="U78" s="237"/>
+      <c r="V78" s="237"/>
+      <c r="W78" s="237"/>
+      <c r="X78" s="237"/>
+      <c r="Y78" s="237"/>
+      <c r="Z78" s="237"/>
+      <c r="AA78" s="237"/>
+      <c r="AB78" s="237"/>
+      <c r="AC78" s="237"/>
+      <c r="AD78" s="237"/>
+      <c r="AE78" s="237"/>
+      <c r="AF78" s="237"/>
+      <c r="AG78" s="237"/>
+      <c r="AH78" s="237"/>
+      <c r="AI78" s="238"/>
     </row>
     <row r="79" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="21"/>
       <c r="B79" s="22"/>
       <c r="C79" s="22"/>
       <c r="D79" s="22"/>
       <c r="E79" s="22"/>
       <c r="F79" s="22"/>
       <c r="G79" s="22"/>
       <c r="H79" s="22"/>
       <c r="I79" s="22"/>
       <c r="J79" s="22"/>
       <c r="K79" s="22"/>
       <c r="L79" s="22"/>
       <c r="M79" s="22"/>
       <c r="N79" s="22"/>
       <c r="O79" s="22"/>
       <c r="P79" s="22"/>
       <c r="Q79" s="22"/>
       <c r="R79" s="22"/>
       <c r="S79" s="22"/>
       <c r="T79" s="22"/>
       <c r="U79" s="22"/>
       <c r="V79" s="22"/>
       <c r="W79" s="22"/>
       <c r="X79" s="22"/>
-      <c r="Y79" s="36"/>
-[...9 lines deleted...]
-      <c r="AI79" s="37"/>
+      <c r="Y79" s="35"/>
+      <c r="Z79" s="35"/>
+      <c r="AA79" s="35"/>
+      <c r="AB79" s="35"/>
+      <c r="AC79" s="35"/>
+      <c r="AD79" s="35"/>
+      <c r="AE79" s="35"/>
+      <c r="AF79" s="35"/>
+      <c r="AG79" s="35"/>
+      <c r="AH79" s="35"/>
+      <c r="AI79" s="36"/>
     </row>
     <row r="80" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="21"/>
       <c r="B80" s="22"/>
       <c r="C80" s="22"/>
       <c r="D80" s="22"/>
       <c r="E80" s="22"/>
       <c r="F80" s="22"/>
       <c r="G80" s="22"/>
       <c r="H80" s="22"/>
       <c r="I80" s="22"/>
       <c r="J80" s="22"/>
       <c r="K80" s="22"/>
       <c r="L80" s="22"/>
       <c r="M80" s="22"/>
       <c r="N80" s="22"/>
       <c r="O80" s="22"/>
       <c r="P80" s="22"/>
       <c r="Q80" s="22"/>
       <c r="R80" s="22"/>
       <c r="S80" s="22"/>
       <c r="T80" s="22"/>
       <c r="U80" s="22"/>
       <c r="V80" s="22"/>
       <c r="W80" s="23"/>
       <c r="X80" s="23"/>
-      <c r="Y80" s="36"/>
-[...9 lines deleted...]
-      <c r="AI80" s="37"/>
+      <c r="Y80" s="35"/>
+      <c r="Z80" s="35"/>
+      <c r="AA80" s="35"/>
+      <c r="AB80" s="35"/>
+      <c r="AC80" s="35"/>
+      <c r="AD80" s="35"/>
+      <c r="AE80" s="35"/>
+      <c r="AF80" s="35"/>
+      <c r="AG80" s="35"/>
+      <c r="AH80" s="35"/>
+      <c r="AI80" s="36"/>
     </row>
     <row r="81" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="21"/>
       <c r="B81" s="22"/>
       <c r="C81" s="22"/>
       <c r="D81" s="22"/>
       <c r="E81" s="22"/>
       <c r="F81" s="22"/>
       <c r="G81" s="22"/>
       <c r="H81" s="22"/>
       <c r="I81" s="22"/>
       <c r="J81" s="22"/>
       <c r="K81" s="22"/>
       <c r="L81" s="22"/>
       <c r="M81" s="22"/>
       <c r="N81" s="22"/>
       <c r="O81" s="22"/>
       <c r="P81" s="22"/>
       <c r="Q81" s="22"/>
       <c r="R81" s="22"/>
       <c r="S81" s="22"/>
       <c r="T81" s="22"/>
       <c r="U81" s="22"/>
       <c r="V81" s="22"/>
       <c r="W81" s="23"/>
       <c r="X81" s="23"/>
-      <c r="Y81" s="36"/>
-[...9 lines deleted...]
-      <c r="AI81" s="37"/>
+      <c r="Y81" s="35"/>
+      <c r="Z81" s="35"/>
+      <c r="AA81" s="35"/>
+      <c r="AB81" s="35"/>
+      <c r="AC81" s="35"/>
+      <c r="AD81" s="35"/>
+      <c r="AE81" s="35"/>
+      <c r="AF81" s="35"/>
+      <c r="AG81" s="35"/>
+      <c r="AH81" s="35"/>
+      <c r="AI81" s="36"/>
     </row>
     <row r="82" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="21"/>
       <c r="B82" s="22"/>
       <c r="C82" s="22"/>
       <c r="D82" s="22"/>
       <c r="E82" s="22"/>
       <c r="F82" s="22"/>
       <c r="G82" s="22"/>
       <c r="H82" s="22"/>
       <c r="I82" s="22"/>
       <c r="J82" s="22"/>
       <c r="K82" s="22"/>
       <c r="L82" s="22"/>
       <c r="M82" s="22"/>
       <c r="N82" s="22"/>
       <c r="O82" s="22"/>
       <c r="P82" s="22"/>
       <c r="Q82" s="22"/>
       <c r="R82" s="22"/>
       <c r="S82" s="22"/>
       <c r="T82" s="22"/>
       <c r="U82" s="22"/>
       <c r="V82" s="22"/>
       <c r="W82" s="22"/>
       <c r="X82" s="22"/>
-      <c r="Y82" s="36"/>
-[...9 lines deleted...]
-      <c r="AI82" s="37"/>
+      <c r="Y82" s="35"/>
+      <c r="Z82" s="35"/>
+      <c r="AA82" s="35"/>
+      <c r="AB82" s="35"/>
+      <c r="AC82" s="35"/>
+      <c r="AD82" s="35"/>
+      <c r="AE82" s="35"/>
+      <c r="AF82" s="35"/>
+      <c r="AG82" s="35"/>
+      <c r="AH82" s="35"/>
+      <c r="AI82" s="36"/>
     </row>
     <row r="83" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="204" t="s">
-[...11 lines deleted...]
-      <c r="K83" s="205"/>
+      <c r="A83" s="234" t="s">
+        <v>89</v>
+      </c>
+      <c r="B83" s="235"/>
+      <c r="C83" s="235"/>
+      <c r="D83" s="235"/>
+      <c r="E83" s="235"/>
+      <c r="F83" s="235"/>
+      <c r="G83" s="235"/>
+      <c r="H83" s="235"/>
+      <c r="I83" s="235"/>
+      <c r="J83" s="235"/>
+      <c r="K83" s="235"/>
       <c r="L83" s="24"/>
       <c r="M83" s="24"/>
       <c r="N83" s="24"/>
       <c r="O83" s="24"/>
       <c r="P83" s="24"/>
       <c r="Q83" s="24"/>
       <c r="R83" s="22"/>
       <c r="S83" s="22"/>
       <c r="T83" s="22"/>
       <c r="U83" s="22"/>
       <c r="V83" s="22"/>
       <c r="W83" s="22"/>
       <c r="X83" s="22"/>
-      <c r="Y83" s="36"/>
-[...9 lines deleted...]
-      <c r="AI83" s="37"/>
+      <c r="Y83" s="35"/>
+      <c r="Z83" s="35"/>
+      <c r="AA83" s="35"/>
+      <c r="AB83" s="35"/>
+      <c r="AC83" s="35"/>
+      <c r="AD83" s="35"/>
+      <c r="AE83" s="35"/>
+      <c r="AF83" s="35"/>
+      <c r="AG83" s="35"/>
+      <c r="AH83" s="35"/>
+      <c r="AI83" s="36"/>
     </row>
     <row r="84" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="38" t="s">
+      <c r="A84" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B84" s="39"/>
-[...1 lines deleted...]
-      <c r="D84" s="39"/>
+      <c r="B84" s="51"/>
+      <c r="C84" s="37"/>
+      <c r="D84" s="37"/>
       <c r="E84" s="25"/>
       <c r="F84" s="25"/>
       <c r="G84" s="25"/>
       <c r="H84" s="25"/>
       <c r="I84" s="25"/>
       <c r="J84" s="25"/>
       <c r="K84" s="25"/>
-      <c r="L84" s="127" t="s">
+      <c r="L84" s="153" t="s">
         <v>22</v>
       </c>
-      <c r="M84" s="127"/>
-[...3 lines deleted...]
-      <c r="Q84" s="127"/>
+      <c r="M84" s="153"/>
+      <c r="N84" s="153"/>
+      <c r="O84" s="153"/>
+      <c r="P84" s="153"/>
+      <c r="Q84" s="153"/>
       <c r="R84" s="26"/>
       <c r="S84" s="26"/>
       <c r="T84" s="26"/>
       <c r="U84" s="26"/>
       <c r="V84" s="26"/>
       <c r="W84" s="26"/>
       <c r="X84" s="26"/>
-      <c r="Y84" s="40"/>
-[...195 lines deleted...]
-      <c r="AI89" s="126"/>
+      <c r="Y84" s="38"/>
+      <c r="Z84" s="38"/>
+      <c r="AA84" s="38"/>
+      <c r="AB84" s="38"/>
+      <c r="AC84" s="38"/>
+      <c r="AD84" s="38"/>
+      <c r="AE84" s="38"/>
+      <c r="AF84" s="38"/>
+      <c r="AG84" s="38"/>
+      <c r="AH84" s="38"/>
+      <c r="AI84" s="39"/>
+    </row>
+    <row r="85" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="57"/>
+      <c r="B85" s="51"/>
+      <c r="C85" s="51"/>
+      <c r="D85" s="51"/>
+      <c r="E85" s="52"/>
+      <c r="F85" s="52"/>
+      <c r="G85" s="52"/>
+      <c r="H85" s="52"/>
+      <c r="I85" s="52"/>
+      <c r="J85" s="52"/>
+      <c r="K85" s="52"/>
+      <c r="L85" s="53"/>
+      <c r="M85" s="53"/>
+      <c r="N85" s="53"/>
+      <c r="O85" s="53"/>
+      <c r="P85" s="53"/>
+      <c r="Q85" s="53"/>
+      <c r="R85" s="54"/>
+      <c r="S85" s="54"/>
+      <c r="T85" s="54"/>
+      <c r="U85" s="54"/>
+      <c r="V85" s="54"/>
+      <c r="W85" s="54"/>
+      <c r="X85" s="54"/>
+      <c r="Y85" s="35"/>
+      <c r="Z85" s="35"/>
+      <c r="AA85" s="35"/>
+      <c r="AB85" s="35"/>
+      <c r="AC85" s="35"/>
+      <c r="AD85" s="35"/>
+      <c r="AE85" s="35"/>
+      <c r="AF85" s="35"/>
+      <c r="AG85" s="35"/>
+      <c r="AH85" s="35"/>
+      <c r="AI85" s="35"/>
+    </row>
+    <row r="86" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="57"/>
+      <c r="B86" s="51"/>
+      <c r="C86" s="51"/>
+      <c r="D86" s="51"/>
+      <c r="E86" s="52"/>
+      <c r="F86" s="52"/>
+      <c r="G86" s="52"/>
+      <c r="H86" s="52"/>
+      <c r="I86" s="52"/>
+      <c r="J86" s="52"/>
+      <c r="K86" s="52"/>
+      <c r="L86" s="53"/>
+      <c r="M86" s="53"/>
+      <c r="N86" s="53"/>
+      <c r="O86" s="53"/>
+      <c r="P86" s="53"/>
+      <c r="Q86" s="53"/>
+      <c r="R86" s="54"/>
+      <c r="S86" s="54"/>
+      <c r="T86" s="54"/>
+      <c r="U86" s="54"/>
+      <c r="V86" s="54"/>
+      <c r="W86" s="54"/>
+      <c r="X86" s="54"/>
+      <c r="Y86" s="35"/>
+      <c r="Z86" s="35"/>
+      <c r="AA86" s="35"/>
+      <c r="AB86" s="35"/>
+      <c r="AC86" s="35"/>
+      <c r="AD86" s="35"/>
+      <c r="AE86" s="35"/>
+      <c r="AF86" s="35"/>
+      <c r="AG86" s="35"/>
+      <c r="AH86" s="35"/>
+      <c r="AI86" s="35"/>
+    </row>
+    <row r="87" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="57"/>
+      <c r="B87" s="51"/>
+      <c r="C87" s="51"/>
+      <c r="D87" s="51"/>
+      <c r="E87" s="52"/>
+      <c r="F87" s="52"/>
+      <c r="G87" s="52"/>
+      <c r="H87" s="52"/>
+      <c r="I87" s="52"/>
+      <c r="J87" s="52"/>
+      <c r="K87" s="52"/>
+      <c r="L87" s="53"/>
+      <c r="M87" s="53"/>
+      <c r="N87" s="53"/>
+      <c r="O87" s="53"/>
+      <c r="P87" s="53"/>
+      <c r="Q87" s="53"/>
+      <c r="R87" s="54"/>
+      <c r="S87" s="54"/>
+      <c r="T87" s="54"/>
+      <c r="U87" s="54"/>
+      <c r="V87" s="54"/>
+      <c r="W87" s="54"/>
+      <c r="X87" s="54"/>
+      <c r="Y87" s="35"/>
+      <c r="Z87" s="35"/>
+      <c r="AA87" s="35"/>
+      <c r="AB87" s="35"/>
+      <c r="AC87" s="35"/>
+      <c r="AD87" s="35"/>
+      <c r="AE87" s="35"/>
+      <c r="AF87" s="35"/>
+      <c r="AG87" s="35"/>
+      <c r="AH87" s="35"/>
+      <c r="AI87" s="35"/>
+    </row>
+    <row r="88" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="56"/>
+      <c r="B88" s="27"/>
+      <c r="C88" s="27"/>
+      <c r="D88" s="27"/>
+      <c r="E88" s="27"/>
+      <c r="F88" s="27"/>
+      <c r="G88" s="27"/>
+      <c r="H88" s="27"/>
+      <c r="I88" s="27"/>
+      <c r="J88" s="27"/>
+      <c r="K88" s="27"/>
+      <c r="L88" s="27"/>
+      <c r="M88" s="27"/>
+      <c r="N88" s="27"/>
+      <c r="O88" s="28"/>
+      <c r="P88" s="28"/>
+      <c r="Q88" s="28"/>
+      <c r="R88" s="28"/>
+      <c r="S88" s="28"/>
+      <c r="T88" s="28"/>
+      <c r="U88" s="28"/>
+      <c r="V88" s="28"/>
+      <c r="W88" s="28"/>
+      <c r="X88" s="28"/>
+    </row>
+    <row r="89" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="29"/>
+      <c r="B89" s="29"/>
+      <c r="C89" s="29"/>
+      <c r="D89" s="29"/>
+      <c r="E89" s="29"/>
+      <c r="F89" s="29"/>
+      <c r="G89" s="29"/>
+      <c r="H89" s="29"/>
+      <c r="I89" s="29"/>
+      <c r="J89" s="29"/>
+      <c r="K89" s="29"/>
+      <c r="L89" s="29"/>
+      <c r="M89" s="29"/>
+      <c r="N89" s="29"/>
+      <c r="O89" s="29"/>
+      <c r="P89" s="29"/>
+      <c r="Q89" s="29"/>
+      <c r="R89" s="29"/>
+      <c r="S89" s="29"/>
+      <c r="T89" s="29"/>
+      <c r="U89" s="29"/>
+      <c r="V89" s="29"/>
+      <c r="W89" s="29"/>
+      <c r="X89" s="29"/>
+      <c r="Y89" s="29"/>
+      <c r="Z89" s="29"/>
+      <c r="AA89" s="29"/>
+      <c r="AB89" s="29"/>
+      <c r="AC89" s="29"/>
+      <c r="AD89" s="29"/>
+      <c r="AE89" s="29"/>
+      <c r="AF89" s="29"/>
+      <c r="AG89" s="29"/>
+      <c r="AH89" s="29"/>
+      <c r="AI89" s="29"/>
     </row>
     <row r="90" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="30"/>
-[...33 lines deleted...]
-      <c r="AI90" s="30"/>
+      <c r="A90" s="29"/>
+      <c r="B90" s="29"/>
+      <c r="C90" s="29"/>
+      <c r="D90" s="29"/>
+      <c r="E90" s="29"/>
+      <c r="F90" s="29"/>
+      <c r="G90" s="29"/>
+      <c r="H90" s="29"/>
+      <c r="I90" s="29"/>
+      <c r="J90" s="29"/>
+      <c r="K90" s="29"/>
+      <c r="L90" s="29"/>
+      <c r="M90" s="29"/>
+      <c r="N90" s="29"/>
+      <c r="O90" s="29"/>
+      <c r="P90" s="29"/>
+      <c r="Q90" s="29"/>
+      <c r="R90" s="29"/>
+      <c r="S90" s="29"/>
+      <c r="T90" s="29"/>
+      <c r="U90" s="29"/>
+      <c r="V90" s="29"/>
+      <c r="W90" s="29"/>
+      <c r="X90" s="29"/>
+      <c r="Y90" s="29"/>
+      <c r="Z90" s="29"/>
+      <c r="AA90" s="29"/>
+      <c r="AB90" s="29"/>
+      <c r="AC90" s="29"/>
+      <c r="AD90" s="29"/>
+      <c r="AE90" s="29"/>
+      <c r="AF90" s="29"/>
+      <c r="AG90" s="29"/>
+      <c r="AH90" s="29"/>
+      <c r="AI90" s="29"/>
     </row>
     <row r="91" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="30"/>
-[...33 lines deleted...]
-      <c r="AI91" s="30"/>
+      <c r="A91" s="29"/>
+      <c r="B91" s="29"/>
+      <c r="C91" s="29"/>
+      <c r="D91" s="29"/>
+      <c r="E91" s="29"/>
+      <c r="F91" s="29"/>
+      <c r="G91" s="29"/>
+      <c r="H91" s="29"/>
+      <c r="I91" s="29"/>
+      <c r="J91" s="29"/>
+      <c r="K91" s="29"/>
+      <c r="L91" s="29"/>
+      <c r="M91" s="29"/>
+      <c r="N91" s="29"/>
+      <c r="O91" s="29"/>
+      <c r="P91" s="29"/>
+      <c r="Q91" s="29"/>
+      <c r="R91" s="29"/>
+      <c r="S91" s="29"/>
+      <c r="T91" s="29"/>
+      <c r="U91" s="29"/>
+      <c r="V91" s="29"/>
+      <c r="W91" s="29"/>
+      <c r="X91" s="29"/>
+      <c r="Y91" s="29"/>
+      <c r="Z91" s="29"/>
+      <c r="AA91" s="29"/>
+      <c r="AB91" s="29"/>
+      <c r="AC91" s="29"/>
+      <c r="AD91" s="29"/>
+      <c r="AE91" s="29"/>
+      <c r="AF91" s="29"/>
+      <c r="AG91" s="29"/>
+      <c r="AH91" s="29"/>
+      <c r="AI91" s="29"/>
     </row>
     <row r="92" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="30"/>
-[...33 lines deleted...]
-      <c r="AI92" s="30"/>
+      <c r="A92" s="29"/>
+      <c r="B92" s="29"/>
+      <c r="C92" s="29"/>
+      <c r="D92" s="29"/>
+      <c r="E92" s="29"/>
+      <c r="F92" s="29"/>
+      <c r="G92" s="29"/>
+      <c r="H92" s="29"/>
+      <c r="I92" s="29"/>
+      <c r="J92" s="29"/>
+      <c r="K92" s="29"/>
+      <c r="L92" s="29"/>
+      <c r="M92" s="29"/>
+      <c r="N92" s="29"/>
+      <c r="O92" s="29"/>
+      <c r="P92" s="29"/>
+      <c r="Q92" s="29"/>
+      <c r="R92" s="29"/>
+      <c r="S92" s="29"/>
+      <c r="T92" s="29"/>
+      <c r="U92" s="29"/>
+      <c r="V92" s="29"/>
+      <c r="W92" s="29"/>
+      <c r="X92" s="29"/>
+      <c r="Y92" s="29"/>
+      <c r="Z92" s="29"/>
+      <c r="AA92" s="29"/>
+      <c r="AB92" s="29"/>
+      <c r="AC92" s="29"/>
+      <c r="AD92" s="29"/>
+      <c r="AE92" s="29"/>
+      <c r="AF92" s="29"/>
+      <c r="AG92" s="29"/>
+      <c r="AH92" s="29"/>
+      <c r="AI92" s="29"/>
     </row>
     <row r="93" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="30"/>
-[...33 lines deleted...]
-      <c r="AI93" s="30"/>
+      <c r="A93" s="29"/>
+      <c r="B93" s="29"/>
+      <c r="C93" s="29"/>
+      <c r="D93" s="29"/>
+      <c r="E93" s="29"/>
+      <c r="F93" s="29"/>
+      <c r="G93" s="29"/>
+      <c r="H93" s="29"/>
+      <c r="I93" s="29"/>
+      <c r="J93" s="29"/>
+      <c r="K93" s="29"/>
+      <c r="L93" s="29"/>
+      <c r="M93" s="29"/>
+      <c r="N93" s="29"/>
+      <c r="O93" s="29"/>
+      <c r="P93" s="29"/>
+      <c r="Q93" s="29"/>
+      <c r="R93" s="29"/>
+      <c r="S93" s="29"/>
+      <c r="T93" s="29"/>
+      <c r="U93" s="29"/>
+      <c r="V93" s="29"/>
+      <c r="W93" s="29"/>
+      <c r="X93" s="29"/>
+      <c r="Y93" s="29"/>
+      <c r="Z93" s="29"/>
+      <c r="AA93" s="29"/>
+      <c r="AB93" s="29"/>
+      <c r="AC93" s="29"/>
+      <c r="AD93" s="29"/>
+      <c r="AE93" s="29"/>
+      <c r="AF93" s="29"/>
+      <c r="AG93" s="29"/>
+      <c r="AH93" s="29"/>
+      <c r="AI93" s="29"/>
     </row>
     <row r="94" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A94" s="30"/>
-[...33 lines deleted...]
-      <c r="AI94" s="30"/>
+      <c r="A94" s="29"/>
+      <c r="B94" s="29"/>
+      <c r="C94" s="29"/>
+      <c r="D94" s="29"/>
+      <c r="E94" s="29"/>
+      <c r="F94" s="29"/>
+      <c r="G94" s="29"/>
+      <c r="H94" s="29"/>
+      <c r="I94" s="29"/>
+      <c r="J94" s="29"/>
+      <c r="K94" s="29"/>
+      <c r="L94" s="29"/>
+      <c r="M94" s="29"/>
+      <c r="N94" s="29"/>
+      <c r="O94" s="29"/>
+      <c r="P94" s="29"/>
+      <c r="Q94" s="29"/>
+      <c r="R94" s="29"/>
+      <c r="S94" s="29"/>
+      <c r="T94" s="29"/>
+      <c r="U94" s="29"/>
+      <c r="V94" s="29"/>
+      <c r="W94" s="29"/>
+      <c r="X94" s="29"/>
+      <c r="Y94" s="29"/>
+      <c r="Z94" s="29"/>
+      <c r="AA94" s="29"/>
+      <c r="AB94" s="29"/>
+      <c r="AC94" s="29"/>
+      <c r="AD94" s="29"/>
+      <c r="AE94" s="29"/>
+      <c r="AF94" s="29"/>
+      <c r="AG94" s="29"/>
+      <c r="AH94" s="29"/>
+      <c r="AI94" s="29"/>
     </row>
     <row r="95" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A95" s="30"/>
-[...33 lines deleted...]
-      <c r="AI95" s="30"/>
+      <c r="A95" s="29"/>
+      <c r="B95" s="29"/>
+      <c r="C95" s="29"/>
+      <c r="D95" s="29"/>
+      <c r="E95" s="29"/>
+      <c r="F95" s="29"/>
+      <c r="G95" s="29"/>
+      <c r="H95" s="29"/>
+      <c r="I95" s="29"/>
+      <c r="J95" s="29"/>
+      <c r="K95" s="29"/>
+      <c r="L95" s="29"/>
+      <c r="M95" s="29"/>
+      <c r="N95" s="29"/>
+      <c r="O95" s="29"/>
+      <c r="P95" s="29"/>
+      <c r="Q95" s="29"/>
+      <c r="R95" s="29"/>
+      <c r="S95" s="29"/>
+      <c r="T95" s="29"/>
+      <c r="U95" s="29"/>
+      <c r="V95" s="29"/>
+      <c r="W95" s="29"/>
+      <c r="X95" s="29"/>
+      <c r="Y95" s="29"/>
+      <c r="Z95" s="29"/>
+      <c r="AA95" s="29"/>
+      <c r="AB95" s="29"/>
+      <c r="AC95" s="29"/>
+      <c r="AD95" s="29"/>
+      <c r="AE95" s="29"/>
+      <c r="AF95" s="29"/>
+      <c r="AG95" s="29"/>
+      <c r="AH95" s="29"/>
+      <c r="AI95" s="29"/>
     </row>
     <row r="96" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A96" s="30"/>
-[...33 lines deleted...]
-      <c r="AI96" s="30"/>
+      <c r="A96" s="29"/>
+      <c r="B96" s="29"/>
+      <c r="C96" s="29"/>
+      <c r="D96" s="29"/>
+      <c r="E96" s="29"/>
+      <c r="F96" s="29"/>
+      <c r="G96" s="29"/>
+      <c r="H96" s="29"/>
+      <c r="I96" s="29"/>
+      <c r="J96" s="29"/>
+      <c r="K96" s="29"/>
+      <c r="L96" s="29"/>
+      <c r="M96" s="29"/>
+      <c r="N96" s="29"/>
+      <c r="O96" s="29"/>
+      <c r="P96" s="29"/>
+      <c r="Q96" s="29"/>
+      <c r="R96" s="29"/>
+      <c r="S96" s="29"/>
+      <c r="T96" s="29"/>
+      <c r="U96" s="29"/>
+      <c r="V96" s="29"/>
+      <c r="W96" s="29"/>
+      <c r="X96" s="29"/>
+      <c r="Y96" s="29"/>
+      <c r="Z96" s="29"/>
+      <c r="AA96" s="29"/>
+      <c r="AB96" s="29"/>
+      <c r="AC96" s="29"/>
+      <c r="AD96" s="29"/>
+      <c r="AE96" s="29"/>
+      <c r="AF96" s="29"/>
+      <c r="AG96" s="29"/>
+      <c r="AH96" s="29"/>
+      <c r="AI96" s="29"/>
     </row>
     <row r="97" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="30"/>
-[...33 lines deleted...]
-      <c r="AI97" s="30"/>
+      <c r="A97" s="29"/>
+      <c r="B97" s="29"/>
+      <c r="C97" s="29"/>
+      <c r="D97" s="29"/>
+      <c r="E97" s="29"/>
+      <c r="F97" s="29"/>
+      <c r="G97" s="29"/>
+      <c r="H97" s="29"/>
+      <c r="I97" s="29"/>
+      <c r="J97" s="29"/>
+      <c r="K97" s="29"/>
+      <c r="L97" s="29"/>
+      <c r="M97" s="29"/>
+      <c r="N97" s="29"/>
+      <c r="O97" s="29"/>
+      <c r="P97" s="29"/>
+      <c r="Q97" s="29"/>
+      <c r="R97" s="29"/>
+      <c r="S97" s="29"/>
+      <c r="T97" s="29"/>
+      <c r="U97" s="29"/>
+      <c r="V97" s="29"/>
+      <c r="W97" s="29"/>
+      <c r="X97" s="29"/>
+      <c r="Y97" s="29"/>
+      <c r="Z97" s="29"/>
+      <c r="AA97" s="29"/>
+      <c r="AB97" s="29"/>
+      <c r="AC97" s="29"/>
+      <c r="AD97" s="29"/>
+      <c r="AE97" s="29"/>
+      <c r="AF97" s="29"/>
+      <c r="AG97" s="29"/>
+      <c r="AH97" s="29"/>
+      <c r="AI97" s="29"/>
     </row>
     <row r="98" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="30"/>
-[...33 lines deleted...]
-      <c r="AI98" s="30"/>
+      <c r="A98" s="29"/>
+      <c r="B98" s="29"/>
+      <c r="C98" s="29"/>
+      <c r="D98" s="29"/>
+      <c r="E98" s="29"/>
+      <c r="F98" s="29"/>
+      <c r="G98" s="29"/>
+      <c r="H98" s="29"/>
+      <c r="I98" s="29"/>
+      <c r="J98" s="29"/>
+      <c r="K98" s="29"/>
+      <c r="L98" s="29"/>
+      <c r="M98" s="29"/>
+      <c r="N98" s="29"/>
+      <c r="O98" s="29"/>
+      <c r="P98" s="29"/>
+      <c r="Q98" s="29"/>
+      <c r="R98" s="29"/>
+      <c r="S98" s="29"/>
+      <c r="T98" s="29"/>
+      <c r="U98" s="29"/>
+      <c r="V98" s="29"/>
+      <c r="W98" s="29"/>
+      <c r="X98" s="29"/>
+      <c r="Y98" s="29"/>
+      <c r="Z98" s="29"/>
+      <c r="AA98" s="29"/>
+      <c r="AB98" s="29"/>
+      <c r="AC98" s="29"/>
+      <c r="AD98" s="29"/>
+      <c r="AE98" s="29"/>
+      <c r="AF98" s="29"/>
+      <c r="AG98" s="29"/>
+      <c r="AH98" s="29"/>
+      <c r="AI98" s="29"/>
     </row>
     <row r="99" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="30"/>
-[...33 lines deleted...]
-      <c r="AI99" s="30"/>
+      <c r="A99" s="29"/>
+      <c r="B99" s="29"/>
+      <c r="C99" s="29"/>
+      <c r="D99" s="29"/>
+      <c r="E99" s="29"/>
+      <c r="F99" s="29"/>
+      <c r="G99" s="29"/>
+      <c r="H99" s="29"/>
+      <c r="I99" s="29"/>
+      <c r="J99" s="29"/>
+      <c r="K99" s="29"/>
+      <c r="L99" s="29"/>
+      <c r="M99" s="29"/>
+      <c r="N99" s="29"/>
+      <c r="O99" s="29"/>
+      <c r="P99" s="29"/>
+      <c r="Q99" s="29"/>
+      <c r="R99" s="29"/>
+      <c r="S99" s="29"/>
+      <c r="T99" s="29"/>
+      <c r="U99" s="29"/>
+      <c r="V99" s="29"/>
+      <c r="W99" s="29"/>
+      <c r="X99" s="29"/>
+      <c r="Y99" s="29"/>
+      <c r="Z99" s="29"/>
+      <c r="AA99" s="29"/>
+      <c r="AB99" s="29"/>
+      <c r="AC99" s="29"/>
+      <c r="AD99" s="29"/>
+      <c r="AE99" s="29"/>
+      <c r="AF99" s="29"/>
+      <c r="AG99" s="29"/>
+      <c r="AH99" s="29"/>
+      <c r="AI99" s="29"/>
     </row>
     <row r="100" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="30"/>
-[...33 lines deleted...]
-      <c r="AI100" s="30"/>
+      <c r="A100" s="29"/>
+      <c r="B100" s="29"/>
+      <c r="C100" s="29"/>
+      <c r="D100" s="29"/>
+      <c r="E100" s="29"/>
+      <c r="F100" s="29"/>
+      <c r="G100" s="29"/>
+      <c r="H100" s="29"/>
+      <c r="I100" s="29"/>
+      <c r="J100" s="29"/>
+      <c r="K100" s="29"/>
+      <c r="L100" s="29"/>
+      <c r="M100" s="29"/>
+      <c r="N100" s="29"/>
+      <c r="O100" s="29"/>
+      <c r="P100" s="29"/>
+      <c r="Q100" s="29"/>
+      <c r="R100" s="29"/>
+      <c r="S100" s="29"/>
+      <c r="T100" s="29"/>
+      <c r="U100" s="29"/>
+      <c r="V100" s="29"/>
+      <c r="W100" s="29"/>
+      <c r="X100" s="29"/>
+      <c r="Y100" s="29"/>
+      <c r="Z100" s="29"/>
+      <c r="AA100" s="29"/>
+      <c r="AB100" s="29"/>
+      <c r="AC100" s="29"/>
+      <c r="AD100" s="29"/>
+      <c r="AE100" s="29"/>
+      <c r="AF100" s="29"/>
+      <c r="AG100" s="29"/>
+      <c r="AH100" s="29"/>
+      <c r="AI100" s="29"/>
     </row>
     <row r="101" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="30"/>
-[...70 lines deleted...]
-      <c r="AI102" s="30"/>
+      <c r="A101" s="29"/>
+      <c r="B101" s="29"/>
+      <c r="C101" s="29"/>
+      <c r="D101" s="29"/>
+      <c r="E101" s="29"/>
+      <c r="F101" s="29"/>
+      <c r="G101" s="29"/>
+      <c r="H101" s="29"/>
+      <c r="I101" s="29"/>
+      <c r="J101" s="29"/>
+      <c r="K101" s="29"/>
+      <c r="L101" s="29"/>
+      <c r="M101" s="29"/>
+      <c r="N101" s="29"/>
+      <c r="O101" s="29"/>
+      <c r="P101" s="29"/>
+      <c r="Q101" s="29"/>
+      <c r="R101" s="29"/>
+      <c r="S101" s="29"/>
+      <c r="T101" s="29"/>
+      <c r="U101" s="29"/>
+      <c r="V101" s="29"/>
+      <c r="W101" s="29"/>
+      <c r="X101" s="29"/>
+      <c r="Y101" s="29"/>
+      <c r="Z101" s="29"/>
+      <c r="AA101" s="29"/>
+      <c r="AB101" s="29"/>
+      <c r="AC101" s="29"/>
+      <c r="AD101" s="29"/>
+      <c r="AE101" s="29"/>
+      <c r="AF101" s="29"/>
+      <c r="AG101" s="29"/>
+      <c r="AH101" s="29"/>
+      <c r="AI101" s="29"/>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" deleteRows="0" sort="0" autoFilter="0" pivotTables="0"/>
-  <mergeCells count="242">
-    <mergeCell ref="A46:M46"/>
+  <mergeCells count="226">
     <mergeCell ref="A47:AI47"/>
     <mergeCell ref="A50:AI50"/>
     <mergeCell ref="A48:V48"/>
     <mergeCell ref="A49:V49"/>
     <mergeCell ref="W48:AI48"/>
     <mergeCell ref="W49:AI49"/>
     <mergeCell ref="V51:AI52"/>
     <mergeCell ref="A51:Q51"/>
     <mergeCell ref="A52:Q52"/>
-    <mergeCell ref="W89:Z89"/>
-[...14 lines deleted...]
-    <mergeCell ref="A43:AI43"/>
     <mergeCell ref="A61:AI61"/>
     <mergeCell ref="A67:AI67"/>
     <mergeCell ref="A68:AI73"/>
     <mergeCell ref="A74:AI74"/>
     <mergeCell ref="A75:AI77"/>
     <mergeCell ref="A83:K83"/>
     <mergeCell ref="A78:AI78"/>
     <mergeCell ref="A62:AI62"/>
     <mergeCell ref="A44:AI44"/>
     <mergeCell ref="A53:AI53"/>
     <mergeCell ref="A54:AI54"/>
     <mergeCell ref="A56:AI56"/>
     <mergeCell ref="A57:AI57"/>
     <mergeCell ref="O45:P45"/>
     <mergeCell ref="Q45:S45"/>
     <mergeCell ref="T45:V45"/>
     <mergeCell ref="V55:AI55"/>
     <mergeCell ref="A55:U55"/>
     <mergeCell ref="AH45:AI45"/>
     <mergeCell ref="AH46:AI46"/>
     <mergeCell ref="W45:AD45"/>
     <mergeCell ref="W46:AD46"/>
     <mergeCell ref="A45:M45"/>
+    <mergeCell ref="A46:M46"/>
     <mergeCell ref="A36:J36"/>
     <mergeCell ref="AC36:AI36"/>
     <mergeCell ref="A35:N35"/>
     <mergeCell ref="O35:R35"/>
     <mergeCell ref="S35:AA35"/>
     <mergeCell ref="AC35:AI35"/>
     <mergeCell ref="K36:R36"/>
     <mergeCell ref="S36:AB36"/>
     <mergeCell ref="AE27:AI27"/>
     <mergeCell ref="AA28:AD28"/>
     <mergeCell ref="AA29:AD29"/>
     <mergeCell ref="AA30:AD30"/>
     <mergeCell ref="AA31:AD31"/>
     <mergeCell ref="AA32:AD32"/>
     <mergeCell ref="AE28:AI28"/>
     <mergeCell ref="AE29:AI29"/>
     <mergeCell ref="AE30:AI30"/>
     <mergeCell ref="AE31:AI31"/>
     <mergeCell ref="AE32:AI32"/>
     <mergeCell ref="S32:V32"/>
     <mergeCell ref="W27:Z27"/>
     <mergeCell ref="W28:Z28"/>
     <mergeCell ref="W29:Z29"/>
     <mergeCell ref="W30:Z30"/>
     <mergeCell ref="W32:Z32"/>
@@ -7250,74 +8600,74 @@
     <mergeCell ref="W31:Z31"/>
     <mergeCell ref="A33:AI33"/>
     <mergeCell ref="A65:K65"/>
     <mergeCell ref="L65:X65"/>
     <mergeCell ref="Y65:AD65"/>
     <mergeCell ref="AE65:AI65"/>
     <mergeCell ref="A63:AI63"/>
     <mergeCell ref="AB39:AI39"/>
     <mergeCell ref="A34:AI34"/>
     <mergeCell ref="L84:Q84"/>
     <mergeCell ref="AB40:AI40"/>
     <mergeCell ref="AB41:AI41"/>
     <mergeCell ref="AB42:AI42"/>
     <mergeCell ref="A66:K66"/>
     <mergeCell ref="L66:X66"/>
     <mergeCell ref="Y66:AD66"/>
     <mergeCell ref="AE66:AI66"/>
     <mergeCell ref="A64:K64"/>
     <mergeCell ref="L64:X64"/>
     <mergeCell ref="Y64:AD64"/>
     <mergeCell ref="AE64:AI64"/>
     <mergeCell ref="A37:AI37"/>
     <mergeCell ref="A59:AI59"/>
     <mergeCell ref="A60:AI60"/>
     <mergeCell ref="A38:H38"/>
-    <mergeCell ref="A40:H40"/>
-[...8 lines deleted...]
-    <mergeCell ref="I42:N42"/>
     <mergeCell ref="AB38:AI38"/>
     <mergeCell ref="O39:V39"/>
     <mergeCell ref="O40:V40"/>
     <mergeCell ref="O41:V41"/>
     <mergeCell ref="W38:AA38"/>
     <mergeCell ref="W39:AA39"/>
     <mergeCell ref="W40:AA40"/>
     <mergeCell ref="A58:R58"/>
     <mergeCell ref="S58:AI58"/>
     <mergeCell ref="O46:P46"/>
     <mergeCell ref="Q46:S46"/>
     <mergeCell ref="T46:V46"/>
     <mergeCell ref="W41:AA41"/>
     <mergeCell ref="W42:AA42"/>
+    <mergeCell ref="A40:H40"/>
+    <mergeCell ref="I38:N38"/>
+    <mergeCell ref="A39:H39"/>
+    <mergeCell ref="A41:H41"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="I39:N39"/>
+    <mergeCell ref="I40:N40"/>
+    <mergeCell ref="I41:N41"/>
+    <mergeCell ref="I42:N42"/>
+    <mergeCell ref="A43:AI43"/>
     <mergeCell ref="A21:G21"/>
     <mergeCell ref="H21:R21"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
     <mergeCell ref="A14:F14"/>
     <mergeCell ref="G14:L14"/>
     <mergeCell ref="M14:Q14"/>
     <mergeCell ref="R14:W14"/>
     <mergeCell ref="V12:X12"/>
     <mergeCell ref="V13:X13"/>
     <mergeCell ref="A20:AI20"/>
     <mergeCell ref="X19:Y19"/>
     <mergeCell ref="S21:W21"/>
     <mergeCell ref="X21:AI21"/>
     <mergeCell ref="G19:Q19"/>
     <mergeCell ref="S19:V19"/>
     <mergeCell ref="Z19:AA19"/>
     <mergeCell ref="A19:E19"/>
     <mergeCell ref="W15:AB15"/>
     <mergeCell ref="W16:AB16"/>
     <mergeCell ref="AC15:AI15"/>
     <mergeCell ref="AC16:AI16"/>
     <mergeCell ref="M18:Q18"/>
     <mergeCell ref="A18:E18"/>
     <mergeCell ref="A23:G23"/>
@@ -7344,69 +8694,4371 @@
     <mergeCell ref="Z22:AD22"/>
     <mergeCell ref="AE22:AI22"/>
     <mergeCell ref="X24:AI24"/>
     <mergeCell ref="W25:Y25"/>
     <mergeCell ref="Z25:AC25"/>
     <mergeCell ref="AD25:AE25"/>
     <mergeCell ref="AF25:AI25"/>
     <mergeCell ref="Y12:AI12"/>
     <mergeCell ref="Y13:AI13"/>
     <mergeCell ref="X14:AA14"/>
     <mergeCell ref="AB14:AI14"/>
     <mergeCell ref="AB19:AD19"/>
     <mergeCell ref="AE19:AI19"/>
     <mergeCell ref="G18:K18"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="51" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="62" max="34" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1DC0DDBB-85F9-4B0F-9E45-07E97BA60DE5}">
+  <dimension ref="A1:AM101"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E82" sqref="E82"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="5" width="3.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="3.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="2.28515625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="4" style="1" customWidth="1"/>
+    <col min="9" max="9" width="3.85546875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="3.42578125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="7.140625" style="1" customWidth="1"/>
+    <col min="12" max="12" width="8.42578125" style="1" customWidth="1"/>
+    <col min="13" max="13" width="7.85546875" style="1" customWidth="1"/>
+    <col min="14" max="15" width="3.7109375" style="1" customWidth="1"/>
+    <col min="16" max="16" width="1.42578125" style="1" customWidth="1"/>
+    <col min="17" max="17" width="4.7109375" style="1" customWidth="1"/>
+    <col min="18" max="18" width="5.28515625" style="1" customWidth="1"/>
+    <col min="19" max="19" width="4.28515625" style="1" customWidth="1"/>
+    <col min="20" max="20" width="4" style="1" customWidth="1"/>
+    <col min="21" max="21" width="4.28515625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="3.7109375" style="1" customWidth="1"/>
+    <col min="23" max="23" width="7" style="1" customWidth="1"/>
+    <col min="24" max="25" width="5.5703125" style="1" customWidth="1"/>
+    <col min="26" max="26" width="4.7109375" style="1" customWidth="1"/>
+    <col min="27" max="27" width="3.7109375" style="1" customWidth="1"/>
+    <col min="28" max="28" width="4.7109375" style="1" customWidth="1"/>
+    <col min="29" max="29" width="4.28515625" style="1" customWidth="1"/>
+    <col min="30" max="30" width="5" style="1" customWidth="1"/>
+    <col min="31" max="31" width="7.5703125" style="1" customWidth="1"/>
+    <col min="32" max="32" width="8" style="1" customWidth="1"/>
+    <col min="33" max="33" width="6.140625" style="1" customWidth="1"/>
+    <col min="34" max="34" width="8.5703125" style="1" customWidth="1"/>
+    <col min="35" max="35" width="8" style="1" customWidth="1"/>
+    <col min="36" max="36" width="2.28515625" style="1" customWidth="1"/>
+    <col min="37" max="37" width="3.28515625" style="1" customWidth="1"/>
+    <col min="38" max="16384" width="11.42578125" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:39" s="9" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="176"/>
+      <c r="B1" s="176"/>
+      <c r="C1" s="176"/>
+      <c r="D1" s="176"/>
+      <c r="E1" s="176"/>
+      <c r="F1" s="176"/>
+      <c r="G1" s="176"/>
+      <c r="H1" s="176"/>
+      <c r="I1" s="74" t="s">
+        <v>13</v>
+      </c>
+      <c r="J1" s="75"/>
+      <c r="K1" s="75"/>
+      <c r="L1" s="75"/>
+      <c r="M1" s="75"/>
+      <c r="N1" s="75"/>
+      <c r="O1" s="75"/>
+      <c r="P1" s="75"/>
+      <c r="Q1" s="75"/>
+      <c r="R1" s="75"/>
+      <c r="S1" s="75"/>
+      <c r="T1" s="75"/>
+      <c r="U1" s="75"/>
+      <c r="V1" s="75"/>
+      <c r="W1" s="75"/>
+      <c r="X1" s="75"/>
+      <c r="Y1" s="75"/>
+      <c r="Z1" s="75"/>
+      <c r="AA1" s="75"/>
+      <c r="AB1" s="75"/>
+      <c r="AC1" s="76"/>
+      <c r="AD1" s="80" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" s="81"/>
+      <c r="AF1" s="81"/>
+      <c r="AG1" s="81"/>
+      <c r="AH1" s="81"/>
+      <c r="AI1" s="82"/>
+    </row>
+    <row r="2" spans="1:39" s="9" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="176"/>
+      <c r="B2" s="176"/>
+      <c r="C2" s="176"/>
+      <c r="D2" s="176"/>
+      <c r="E2" s="176"/>
+      <c r="F2" s="176"/>
+      <c r="G2" s="176"/>
+      <c r="H2" s="176"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78"/>
+      <c r="S2" s="78"/>
+      <c r="T2" s="78"/>
+      <c r="U2" s="78"/>
+      <c r="V2" s="78"/>
+      <c r="W2" s="78"/>
+      <c r="X2" s="78"/>
+      <c r="Y2" s="78"/>
+      <c r="Z2" s="78"/>
+      <c r="AA2" s="78"/>
+      <c r="AB2" s="78"/>
+      <c r="AC2" s="79"/>
+      <c r="AD2" s="83"/>
+      <c r="AE2" s="84"/>
+      <c r="AF2" s="84"/>
+      <c r="AG2" s="84"/>
+      <c r="AH2" s="84"/>
+      <c r="AI2" s="85"/>
+    </row>
+    <row r="3" spans="1:39" s="9" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="176"/>
+      <c r="B3" s="176"/>
+      <c r="C3" s="176"/>
+      <c r="D3" s="176"/>
+      <c r="E3" s="176"/>
+      <c r="F3" s="176"/>
+      <c r="G3" s="176"/>
+      <c r="H3" s="176"/>
+      <c r="I3" s="74" t="s">
+        <v>5</v>
+      </c>
+      <c r="J3" s="75"/>
+      <c r="K3" s="75"/>
+      <c r="L3" s="75"/>
+      <c r="M3" s="75"/>
+      <c r="N3" s="75"/>
+      <c r="O3" s="75"/>
+      <c r="P3" s="75"/>
+      <c r="Q3" s="75"/>
+      <c r="R3" s="75"/>
+      <c r="S3" s="75"/>
+      <c r="T3" s="75"/>
+      <c r="U3" s="75"/>
+      <c r="V3" s="75"/>
+      <c r="W3" s="75"/>
+      <c r="X3" s="75"/>
+      <c r="Y3" s="75"/>
+      <c r="Z3" s="75"/>
+      <c r="AA3" s="75"/>
+      <c r="AB3" s="75"/>
+      <c r="AC3" s="76"/>
+      <c r="AD3" s="186" t="s">
+        <v>120</v>
+      </c>
+      <c r="AE3" s="187"/>
+      <c r="AF3" s="188"/>
+      <c r="AG3" s="180" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH3" s="181"/>
+      <c r="AI3" s="182"/>
+    </row>
+    <row r="4" spans="1:39" s="9" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="176"/>
+      <c r="B4" s="176"/>
+      <c r="C4" s="176"/>
+      <c r="D4" s="176"/>
+      <c r="E4" s="176"/>
+      <c r="F4" s="176"/>
+      <c r="G4" s="176"/>
+      <c r="H4" s="176"/>
+      <c r="I4" s="77"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
+      <c r="N4" s="78"/>
+      <c r="O4" s="78"/>
+      <c r="P4" s="78"/>
+      <c r="Q4" s="78"/>
+      <c r="R4" s="78"/>
+      <c r="S4" s="78"/>
+      <c r="T4" s="78"/>
+      <c r="U4" s="78"/>
+      <c r="V4" s="78"/>
+      <c r="W4" s="78"/>
+      <c r="X4" s="78"/>
+      <c r="Y4" s="78"/>
+      <c r="Z4" s="78"/>
+      <c r="AA4" s="78"/>
+      <c r="AB4" s="78"/>
+      <c r="AC4" s="79"/>
+      <c r="AD4" s="186" t="s">
+        <v>93</v>
+      </c>
+      <c r="AE4" s="187"/>
+      <c r="AF4" s="188"/>
+      <c r="AG4" s="180" t="s">
+        <v>92</v>
+      </c>
+      <c r="AH4" s="181"/>
+      <c r="AI4" s="182"/>
+    </row>
+    <row r="5" spans="1:39" s="9" customFormat="1" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="20"/>
+      <c r="B5" s="20"/>
+      <c r="C5" s="20"/>
+      <c r="D5" s="20"/>
+      <c r="E5" s="20"/>
+      <c r="F5" s="20"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+      <c r="M5" s="3"/>
+      <c r="N5" s="3"/>
+      <c r="O5" s="3"/>
+      <c r="P5" s="3"/>
+      <c r="Q5" s="3"/>
+      <c r="R5" s="3"/>
+      <c r="S5" s="3"/>
+      <c r="T5" s="3"/>
+      <c r="U5" s="3"/>
+      <c r="V5" s="3"/>
+      <c r="W5" s="3"/>
+      <c r="X5" s="3"/>
+      <c r="Y5" s="3"/>
+      <c r="Z5" s="3"/>
+      <c r="AA5" s="3"/>
+      <c r="AB5" s="3"/>
+      <c r="AC5" s="31"/>
+      <c r="AD5" s="31"/>
+      <c r="AE5" s="31"/>
+      <c r="AF5" s="31"/>
+      <c r="AG5" s="31"/>
+      <c r="AH5" s="31"/>
+      <c r="AI5" s="31"/>
+    </row>
+    <row r="6" spans="1:39" s="4" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="189" t="s">
+        <v>59</v>
+      </c>
+      <c r="B6" s="190"/>
+      <c r="C6" s="190"/>
+      <c r="D6" s="190"/>
+      <c r="E6" s="190"/>
+      <c r="F6" s="190"/>
+      <c r="G6" s="190"/>
+      <c r="H6" s="190"/>
+      <c r="I6" s="191"/>
+      <c r="J6" s="258"/>
+      <c r="K6" s="259"/>
+      <c r="L6" s="260"/>
+      <c r="M6" s="258"/>
+      <c r="N6" s="259"/>
+      <c r="O6" s="259"/>
+      <c r="P6" s="260"/>
+      <c r="Q6" s="258"/>
+      <c r="R6" s="259"/>
+      <c r="S6" s="260"/>
+      <c r="T6" s="3"/>
+      <c r="U6" s="3"/>
+      <c r="V6" s="177" t="s">
+        <v>24</v>
+      </c>
+      <c r="W6" s="178"/>
+      <c r="X6" s="178"/>
+      <c r="Y6" s="179"/>
+      <c r="Z6" s="58"/>
+      <c r="AB6" s="177" t="s">
+        <v>48</v>
+      </c>
+      <c r="AC6" s="178"/>
+      <c r="AD6" s="178"/>
+      <c r="AE6" s="178"/>
+      <c r="AF6" s="179"/>
+      <c r="AG6" s="59"/>
+      <c r="AI6" s="5"/>
+    </row>
+    <row r="7" spans="1:39" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="6"/>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="8"/>
+      <c r="K7" s="8"/>
+      <c r="L7" s="9"/>
+      <c r="M7" s="10"/>
+      <c r="N7" s="10"/>
+      <c r="O7" s="9"/>
+      <c r="P7" s="10"/>
+      <c r="Q7" s="10"/>
+      <c r="R7" s="3"/>
+      <c r="S7" s="3"/>
+      <c r="T7" s="3"/>
+      <c r="U7" s="3"/>
+      <c r="V7" s="3"/>
+      <c r="W7" s="11"/>
+      <c r="X7" s="11"/>
+      <c r="Y7" s="9"/>
+      <c r="Z7" s="9"/>
+      <c r="AA7" s="9"/>
+      <c r="AB7" s="9"/>
+      <c r="AC7" s="9"/>
+      <c r="AD7" s="9"/>
+      <c r="AE7" s="9"/>
+      <c r="AF7" s="9"/>
+      <c r="AG7" s="9"/>
+      <c r="AH7" s="9"/>
+      <c r="AI7" s="12"/>
+    </row>
+    <row r="8" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A8" s="194" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="195"/>
+      <c r="C8" s="195"/>
+      <c r="D8" s="195"/>
+      <c r="E8" s="195"/>
+      <c r="F8" s="195"/>
+      <c r="G8" s="195"/>
+      <c r="H8" s="195"/>
+      <c r="I8" s="195"/>
+      <c r="J8" s="195"/>
+      <c r="K8" s="195"/>
+      <c r="L8" s="195"/>
+      <c r="M8" s="195"/>
+      <c r="N8" s="195"/>
+      <c r="O8" s="195"/>
+      <c r="P8" s="195"/>
+      <c r="Q8" s="195"/>
+      <c r="R8" s="195"/>
+      <c r="S8" s="195"/>
+      <c r="T8" s="195"/>
+      <c r="U8" s="195"/>
+      <c r="V8" s="195"/>
+      <c r="W8" s="195"/>
+      <c r="X8" s="195"/>
+      <c r="Y8" s="195"/>
+      <c r="Z8" s="195"/>
+      <c r="AA8" s="195"/>
+      <c r="AB8" s="195"/>
+      <c r="AC8" s="195"/>
+      <c r="AD8" s="195"/>
+      <c r="AE8" s="195"/>
+      <c r="AF8" s="195"/>
+      <c r="AG8" s="195"/>
+      <c r="AH8" s="195"/>
+      <c r="AI8" s="196"/>
+    </row>
+    <row r="9" spans="1:39" ht="21.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="265" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="265"/>
+      <c r="C9" s="265"/>
+      <c r="D9" s="60"/>
+      <c r="E9" s="265" t="s">
+        <v>1</v>
+      </c>
+      <c r="F9" s="265"/>
+      <c r="G9" s="265"/>
+      <c r="H9" s="60"/>
+      <c r="I9" s="266" t="s">
+        <v>12</v>
+      </c>
+      <c r="J9" s="266"/>
+      <c r="K9" s="266"/>
+      <c r="L9" s="266"/>
+      <c r="M9" s="266"/>
+      <c r="N9" s="266"/>
+      <c r="O9" s="61"/>
+      <c r="P9" s="265" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q9" s="265"/>
+      <c r="R9" s="265"/>
+      <c r="S9" s="60"/>
+      <c r="T9" s="265" t="s">
+        <v>10</v>
+      </c>
+      <c r="U9" s="265"/>
+      <c r="V9" s="265"/>
+      <c r="W9" s="60"/>
+      <c r="X9" s="265" t="s">
+        <v>11</v>
+      </c>
+      <c r="Y9" s="265"/>
+      <c r="Z9" s="60"/>
+      <c r="AA9" s="267" t="s">
+        <v>4</v>
+      </c>
+      <c r="AB9" s="267"/>
+      <c r="AC9" s="267"/>
+      <c r="AD9" s="267"/>
+      <c r="AE9" s="267"/>
+      <c r="AF9" s="267"/>
+      <c r="AG9" s="267"/>
+      <c r="AH9" s="267"/>
+      <c r="AI9" s="268"/>
+      <c r="AK9" s="261"/>
+      <c r="AL9" s="261"/>
+      <c r="AM9" s="261"/>
+    </row>
+    <row r="10" spans="1:39" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="13"/>
+      <c r="B10" s="14"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="14"/>
+      <c r="E10" s="14"/>
+      <c r="F10" s="14"/>
+      <c r="G10" s="14"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="15"/>
+      <c r="K10" s="16"/>
+      <c r="L10" s="16"/>
+      <c r="M10" s="15"/>
+      <c r="N10" s="15"/>
+      <c r="O10" s="15"/>
+      <c r="P10" s="16"/>
+      <c r="Q10" s="15"/>
+      <c r="R10" s="15"/>
+      <c r="S10" s="17"/>
+      <c r="T10" s="17"/>
+      <c r="U10" s="15"/>
+      <c r="V10" s="15"/>
+      <c r="W10" s="15"/>
+      <c r="X10" s="15"/>
+      <c r="Y10" s="15"/>
+      <c r="Z10" s="15"/>
+      <c r="AA10" s="16"/>
+      <c r="AB10" s="16"/>
+      <c r="AC10" s="16"/>
+      <c r="AD10" s="15"/>
+      <c r="AE10" s="17"/>
+      <c r="AF10" s="17"/>
+      <c r="AG10" s="17"/>
+      <c r="AH10" s="17"/>
+      <c r="AI10" s="18"/>
+    </row>
+    <row r="11" spans="1:39" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="152" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" s="152"/>
+      <c r="C11" s="152"/>
+      <c r="D11" s="152"/>
+      <c r="E11" s="152"/>
+      <c r="F11" s="152"/>
+      <c r="G11" s="152"/>
+      <c r="H11" s="152"/>
+      <c r="I11" s="152"/>
+      <c r="J11" s="152"/>
+      <c r="K11" s="152"/>
+      <c r="L11" s="152"/>
+      <c r="M11" s="152"/>
+      <c r="N11" s="152"/>
+      <c r="O11" s="152"/>
+      <c r="P11" s="152"/>
+      <c r="Q11" s="152"/>
+      <c r="R11" s="152"/>
+      <c r="S11" s="152"/>
+      <c r="T11" s="152"/>
+      <c r="U11" s="152"/>
+      <c r="V11" s="152"/>
+      <c r="W11" s="152"/>
+      <c r="X11" s="152"/>
+      <c r="Y11" s="152"/>
+      <c r="Z11" s="152"/>
+      <c r="AA11" s="152"/>
+      <c r="AB11" s="152"/>
+      <c r="AC11" s="152"/>
+      <c r="AD11" s="152"/>
+      <c r="AE11" s="152"/>
+      <c r="AF11" s="152"/>
+      <c r="AG11" s="152"/>
+      <c r="AH11" s="152"/>
+      <c r="AI11" s="152"/>
+    </row>
+    <row r="12" spans="1:39" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="96" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="96"/>
+      <c r="C12" s="96"/>
+      <c r="D12" s="96"/>
+      <c r="E12" s="96"/>
+      <c r="F12" s="96"/>
+      <c r="G12" s="262"/>
+      <c r="H12" s="263"/>
+      <c r="I12" s="263"/>
+      <c r="J12" s="263"/>
+      <c r="K12" s="263"/>
+      <c r="L12" s="263"/>
+      <c r="M12" s="263"/>
+      <c r="N12" s="263"/>
+      <c r="O12" s="263"/>
+      <c r="P12" s="263"/>
+      <c r="Q12" s="263"/>
+      <c r="R12" s="263"/>
+      <c r="S12" s="263"/>
+      <c r="T12" s="263"/>
+      <c r="U12" s="264"/>
+      <c r="V12" s="96" t="s">
+        <v>27</v>
+      </c>
+      <c r="W12" s="96"/>
+      <c r="X12" s="96"/>
+      <c r="Y12" s="262"/>
+      <c r="Z12" s="263"/>
+      <c r="AA12" s="263"/>
+      <c r="AB12" s="263"/>
+      <c r="AC12" s="263"/>
+      <c r="AD12" s="263"/>
+      <c r="AE12" s="263"/>
+      <c r="AF12" s="263"/>
+      <c r="AG12" s="263"/>
+      <c r="AH12" s="263"/>
+      <c r="AI12" s="264"/>
+    </row>
+    <row r="13" spans="1:39" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="96" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="96"/>
+      <c r="C13" s="96"/>
+      <c r="D13" s="96"/>
+      <c r="E13" s="96"/>
+      <c r="F13" s="96"/>
+      <c r="G13" s="269"/>
+      <c r="H13" s="270"/>
+      <c r="I13" s="270"/>
+      <c r="J13" s="270"/>
+      <c r="K13" s="270"/>
+      <c r="L13" s="270"/>
+      <c r="M13" s="270"/>
+      <c r="N13" s="270"/>
+      <c r="O13" s="270"/>
+      <c r="P13" s="270"/>
+      <c r="Q13" s="270"/>
+      <c r="R13" s="270"/>
+      <c r="S13" s="270"/>
+      <c r="T13" s="270"/>
+      <c r="U13" s="271"/>
+      <c r="V13" s="96" t="s">
+        <v>28</v>
+      </c>
+      <c r="W13" s="96"/>
+      <c r="X13" s="96"/>
+      <c r="Y13" s="262"/>
+      <c r="Z13" s="263"/>
+      <c r="AA13" s="263"/>
+      <c r="AB13" s="263"/>
+      <c r="AC13" s="263"/>
+      <c r="AD13" s="263"/>
+      <c r="AE13" s="263"/>
+      <c r="AF13" s="263"/>
+      <c r="AG13" s="263"/>
+      <c r="AH13" s="263"/>
+      <c r="AI13" s="264"/>
+    </row>
+    <row r="14" spans="1:39" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="96" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="96"/>
+      <c r="C14" s="96"/>
+      <c r="D14" s="96"/>
+      <c r="E14" s="96"/>
+      <c r="F14" s="96"/>
+      <c r="G14" s="272"/>
+      <c r="H14" s="272"/>
+      <c r="I14" s="272"/>
+      <c r="J14" s="272"/>
+      <c r="K14" s="272"/>
+      <c r="L14" s="273"/>
+      <c r="M14" s="96" t="s">
+        <v>17</v>
+      </c>
+      <c r="N14" s="96"/>
+      <c r="O14" s="96"/>
+      <c r="P14" s="96"/>
+      <c r="Q14" s="96"/>
+      <c r="R14" s="272"/>
+      <c r="S14" s="272"/>
+      <c r="T14" s="272"/>
+      <c r="U14" s="272"/>
+      <c r="V14" s="272"/>
+      <c r="W14" s="273"/>
+      <c r="X14" s="96" t="s">
+        <v>18</v>
+      </c>
+      <c r="Y14" s="96"/>
+      <c r="Z14" s="96"/>
+      <c r="AA14" s="96"/>
+      <c r="AB14" s="272"/>
+      <c r="AC14" s="272"/>
+      <c r="AD14" s="272"/>
+      <c r="AE14" s="272"/>
+      <c r="AF14" s="272"/>
+      <c r="AG14" s="272"/>
+      <c r="AH14" s="272"/>
+      <c r="AI14" s="273"/>
+    </row>
+    <row r="15" spans="1:39" s="19" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="201" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="202"/>
+      <c r="C15" s="202"/>
+      <c r="D15" s="202"/>
+      <c r="E15" s="202"/>
+      <c r="F15" s="202"/>
+      <c r="G15" s="174"/>
+      <c r="H15" s="174"/>
+      <c r="I15" s="174"/>
+      <c r="J15" s="174"/>
+      <c r="K15" s="174"/>
+      <c r="L15" s="175"/>
+      <c r="M15" s="206" t="s">
+        <v>65</v>
+      </c>
+      <c r="N15" s="119"/>
+      <c r="O15" s="119"/>
+      <c r="P15" s="119"/>
+      <c r="Q15" s="119"/>
+      <c r="R15" s="124"/>
+      <c r="S15" s="124"/>
+      <c r="T15" s="124"/>
+      <c r="U15" s="124"/>
+      <c r="V15" s="120"/>
+      <c r="W15" s="118" t="s">
+        <v>76</v>
+      </c>
+      <c r="X15" s="119"/>
+      <c r="Y15" s="119"/>
+      <c r="Z15" s="119"/>
+      <c r="AA15" s="119"/>
+      <c r="AB15" s="120"/>
+      <c r="AC15" s="118" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD15" s="124"/>
+      <c r="AE15" s="124"/>
+      <c r="AF15" s="124"/>
+      <c r="AG15" s="124"/>
+      <c r="AH15" s="124"/>
+      <c r="AI15" s="120"/>
+    </row>
+    <row r="16" spans="1:39" s="2" customFormat="1" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="193" t="s">
+        <v>44</v>
+      </c>
+      <c r="B16" s="192"/>
+      <c r="C16" s="192"/>
+      <c r="D16" s="62"/>
+      <c r="E16" s="192" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" s="192"/>
+      <c r="G16" s="192"/>
+      <c r="H16" s="62"/>
+      <c r="I16" s="192" t="s">
+        <v>42</v>
+      </c>
+      <c r="J16" s="192"/>
+      <c r="K16" s="192"/>
+      <c r="L16" s="63"/>
+      <c r="M16" s="193" t="s">
+        <v>66</v>
+      </c>
+      <c r="N16" s="192"/>
+      <c r="O16" s="192"/>
+      <c r="P16" s="192"/>
+      <c r="Q16" s="62"/>
+      <c r="R16" s="203" t="s">
+        <v>60</v>
+      </c>
+      <c r="S16" s="204"/>
+      <c r="T16" s="204"/>
+      <c r="U16" s="205"/>
+      <c r="V16" s="63"/>
+      <c r="W16" s="274"/>
+      <c r="X16" s="275"/>
+      <c r="Y16" s="275"/>
+      <c r="Z16" s="275"/>
+      <c r="AA16" s="275"/>
+      <c r="AB16" s="276"/>
+      <c r="AC16" s="274"/>
+      <c r="AD16" s="275"/>
+      <c r="AE16" s="275"/>
+      <c r="AF16" s="275"/>
+      <c r="AG16" s="275"/>
+      <c r="AH16" s="275"/>
+      <c r="AI16" s="276"/>
+    </row>
+    <row r="17" spans="1:35" s="2" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="173" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="174"/>
+      <c r="C17" s="174"/>
+      <c r="D17" s="174"/>
+      <c r="E17" s="174"/>
+      <c r="F17" s="174"/>
+      <c r="G17" s="174"/>
+      <c r="H17" s="174"/>
+      <c r="I17" s="174"/>
+      <c r="J17" s="174"/>
+      <c r="K17" s="174"/>
+      <c r="L17" s="174"/>
+      <c r="M17" s="174"/>
+      <c r="N17" s="174"/>
+      <c r="O17" s="174"/>
+      <c r="P17" s="174"/>
+      <c r="Q17" s="174"/>
+      <c r="R17" s="175"/>
+      <c r="S17" s="173" t="s">
+        <v>35</v>
+      </c>
+      <c r="T17" s="174"/>
+      <c r="U17" s="174"/>
+      <c r="V17" s="174"/>
+      <c r="W17" s="174"/>
+      <c r="X17" s="174"/>
+      <c r="Y17" s="174"/>
+      <c r="Z17" s="174"/>
+      <c r="AA17" s="174"/>
+      <c r="AB17" s="174"/>
+      <c r="AC17" s="174"/>
+      <c r="AD17" s="174"/>
+      <c r="AE17" s="174"/>
+      <c r="AF17" s="174"/>
+      <c r="AG17" s="174"/>
+      <c r="AH17" s="174"/>
+      <c r="AI17" s="175"/>
+    </row>
+    <row r="18" spans="1:35" s="2" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="126" t="s">
+        <v>62</v>
+      </c>
+      <c r="B18" s="112"/>
+      <c r="C18" s="112"/>
+      <c r="D18" s="112"/>
+      <c r="E18" s="112"/>
+      <c r="F18" s="64"/>
+      <c r="G18" s="109" t="s">
+        <v>61</v>
+      </c>
+      <c r="H18" s="109"/>
+      <c r="I18" s="109"/>
+      <c r="J18" s="109"/>
+      <c r="K18" s="109"/>
+      <c r="L18" s="64"/>
+      <c r="M18" s="109" t="s">
+        <v>34</v>
+      </c>
+      <c r="N18" s="109"/>
+      <c r="O18" s="109"/>
+      <c r="P18" s="109"/>
+      <c r="Q18" s="109"/>
+      <c r="R18" s="65"/>
+      <c r="S18" s="126" t="s">
+        <v>36</v>
+      </c>
+      <c r="T18" s="112"/>
+      <c r="U18" s="112"/>
+      <c r="V18" s="112"/>
+      <c r="W18" s="64"/>
+      <c r="X18" s="109" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y18" s="109"/>
+      <c r="Z18" s="109"/>
+      <c r="AA18" s="109"/>
+      <c r="AB18" s="109"/>
+      <c r="AC18" s="64"/>
+      <c r="AD18" s="109" t="s">
+        <v>37</v>
+      </c>
+      <c r="AE18" s="109"/>
+      <c r="AF18" s="109"/>
+      <c r="AG18" s="109"/>
+      <c r="AH18" s="109"/>
+      <c r="AI18" s="65"/>
+    </row>
+    <row r="19" spans="1:35" s="2" customFormat="1" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="117" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" s="114"/>
+      <c r="C19" s="114"/>
+      <c r="D19" s="114"/>
+      <c r="E19" s="114"/>
+      <c r="F19" s="66"/>
+      <c r="G19" s="114" t="s">
+        <v>64</v>
+      </c>
+      <c r="H19" s="114"/>
+      <c r="I19" s="114"/>
+      <c r="J19" s="114"/>
+      <c r="K19" s="114"/>
+      <c r="L19" s="114"/>
+      <c r="M19" s="114"/>
+      <c r="N19" s="114"/>
+      <c r="O19" s="114"/>
+      <c r="P19" s="114"/>
+      <c r="Q19" s="114"/>
+      <c r="R19" s="67"/>
+      <c r="S19" s="115" t="s">
+        <v>0</v>
+      </c>
+      <c r="T19" s="111"/>
+      <c r="U19" s="111"/>
+      <c r="V19" s="111"/>
+      <c r="W19" s="66"/>
+      <c r="X19" s="111" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y19" s="111"/>
+      <c r="Z19" s="281"/>
+      <c r="AA19" s="281"/>
+      <c r="AB19" s="103" t="s">
+        <v>31</v>
+      </c>
+      <c r="AC19" s="104"/>
+      <c r="AD19" s="105"/>
+      <c r="AE19" s="277"/>
+      <c r="AF19" s="278"/>
+      <c r="AG19" s="278"/>
+      <c r="AH19" s="278"/>
+      <c r="AI19" s="279"/>
+    </row>
+    <row r="20" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A20" s="110" t="s">
+        <v>29</v>
+      </c>
+      <c r="B20" s="110"/>
+      <c r="C20" s="110"/>
+      <c r="D20" s="110"/>
+      <c r="E20" s="110"/>
+      <c r="F20" s="110"/>
+      <c r="G20" s="110"/>
+      <c r="H20" s="110"/>
+      <c r="I20" s="110"/>
+      <c r="J20" s="110"/>
+      <c r="K20" s="110"/>
+      <c r="L20" s="110"/>
+      <c r="M20" s="110"/>
+      <c r="N20" s="110"/>
+      <c r="O20" s="110"/>
+      <c r="P20" s="110"/>
+      <c r="Q20" s="110"/>
+      <c r="R20" s="110"/>
+      <c r="S20" s="110"/>
+      <c r="T20" s="110"/>
+      <c r="U20" s="110"/>
+      <c r="V20" s="110"/>
+      <c r="W20" s="110"/>
+      <c r="X20" s="110"/>
+      <c r="Y20" s="110"/>
+      <c r="Z20" s="110"/>
+      <c r="AA20" s="110"/>
+      <c r="AB20" s="110"/>
+      <c r="AC20" s="110"/>
+      <c r="AD20" s="110"/>
+      <c r="AE20" s="110"/>
+      <c r="AF20" s="110"/>
+      <c r="AG20" s="110"/>
+      <c r="AH20" s="110"/>
+      <c r="AI20" s="110"/>
+    </row>
+    <row r="21" spans="1:35" ht="23.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="97" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" s="97"/>
+      <c r="C21" s="97"/>
+      <c r="D21" s="97"/>
+      <c r="E21" s="97"/>
+      <c r="F21" s="97"/>
+      <c r="G21" s="97"/>
+      <c r="H21" s="270"/>
+      <c r="I21" s="270"/>
+      <c r="J21" s="270"/>
+      <c r="K21" s="270"/>
+      <c r="L21" s="270"/>
+      <c r="M21" s="270"/>
+      <c r="N21" s="270"/>
+      <c r="O21" s="270"/>
+      <c r="P21" s="270"/>
+      <c r="Q21" s="270"/>
+      <c r="R21" s="271"/>
+      <c r="S21" s="112" t="s">
+        <v>79</v>
+      </c>
+      <c r="T21" s="112"/>
+      <c r="U21" s="112"/>
+      <c r="V21" s="112"/>
+      <c r="W21" s="112"/>
+      <c r="X21" s="280" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y21" s="280"/>
+      <c r="Z21" s="280"/>
+      <c r="AA21" s="280"/>
+      <c r="AB21" s="280"/>
+      <c r="AC21" s="280"/>
+      <c r="AD21" s="280"/>
+      <c r="AE21" s="280"/>
+      <c r="AF21" s="280"/>
+      <c r="AG21" s="280"/>
+      <c r="AH21" s="280"/>
+      <c r="AI21" s="280"/>
+    </row>
+    <row r="22" spans="1:35" ht="23.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="88" t="s">
+        <v>2</v>
+      </c>
+      <c r="B22" s="89"/>
+      <c r="C22" s="89"/>
+      <c r="D22" s="89"/>
+      <c r="E22" s="89"/>
+      <c r="F22" s="89"/>
+      <c r="G22" s="90"/>
+      <c r="H22" s="269"/>
+      <c r="I22" s="270"/>
+      <c r="J22" s="270"/>
+      <c r="K22" s="270"/>
+      <c r="L22" s="271"/>
+      <c r="M22" s="88" t="s">
+        <v>55</v>
+      </c>
+      <c r="N22" s="89"/>
+      <c r="O22" s="89"/>
+      <c r="P22" s="89"/>
+      <c r="Q22" s="89"/>
+      <c r="R22" s="90"/>
+      <c r="S22" s="269"/>
+      <c r="T22" s="270"/>
+      <c r="U22" s="270"/>
+      <c r="V22" s="270"/>
+      <c r="W22" s="270"/>
+      <c r="X22" s="270"/>
+      <c r="Y22" s="271"/>
+      <c r="Z22" s="88" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA22" s="89"/>
+      <c r="AB22" s="89"/>
+      <c r="AC22" s="89"/>
+      <c r="AD22" s="90"/>
+      <c r="AE22" s="269"/>
+      <c r="AF22" s="270"/>
+      <c r="AG22" s="270"/>
+      <c r="AH22" s="270"/>
+      <c r="AI22" s="271"/>
+    </row>
+    <row r="23" spans="1:35" ht="23.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="88" t="s">
+        <v>50</v>
+      </c>
+      <c r="B23" s="89"/>
+      <c r="C23" s="89"/>
+      <c r="D23" s="89"/>
+      <c r="E23" s="89"/>
+      <c r="F23" s="89"/>
+      <c r="G23" s="90"/>
+      <c r="H23" s="269"/>
+      <c r="I23" s="270"/>
+      <c r="J23" s="270"/>
+      <c r="K23" s="270"/>
+      <c r="L23" s="270"/>
+      <c r="M23" s="270"/>
+      <c r="N23" s="270"/>
+      <c r="O23" s="270"/>
+      <c r="P23" s="271"/>
+      <c r="Q23" s="88" t="s">
+        <v>17</v>
+      </c>
+      <c r="R23" s="89"/>
+      <c r="S23" s="89"/>
+      <c r="T23" s="90"/>
+      <c r="U23" s="269"/>
+      <c r="V23" s="270"/>
+      <c r="W23" s="270"/>
+      <c r="X23" s="270"/>
+      <c r="Y23" s="271"/>
+      <c r="Z23" s="88" t="s">
+        <v>18</v>
+      </c>
+      <c r="AA23" s="89"/>
+      <c r="AB23" s="89"/>
+      <c r="AC23" s="90"/>
+      <c r="AD23" s="269"/>
+      <c r="AE23" s="270"/>
+      <c r="AF23" s="270"/>
+      <c r="AG23" s="270"/>
+      <c r="AH23" s="270"/>
+      <c r="AI23" s="271"/>
+    </row>
+    <row r="24" spans="1:35" ht="23.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="88" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="89"/>
+      <c r="C24" s="90"/>
+      <c r="D24" s="269"/>
+      <c r="E24" s="270"/>
+      <c r="F24" s="270"/>
+      <c r="G24" s="270"/>
+      <c r="H24" s="270"/>
+      <c r="I24" s="270"/>
+      <c r="J24" s="271"/>
+      <c r="K24" s="88" t="s">
+        <v>28</v>
+      </c>
+      <c r="L24" s="90"/>
+      <c r="M24" s="269"/>
+      <c r="N24" s="270"/>
+      <c r="O24" s="270"/>
+      <c r="P24" s="270"/>
+      <c r="Q24" s="270"/>
+      <c r="R24" s="271"/>
+      <c r="S24" s="88" t="s">
+        <v>54</v>
+      </c>
+      <c r="T24" s="89"/>
+      <c r="U24" s="89"/>
+      <c r="V24" s="89"/>
+      <c r="W24" s="90"/>
+      <c r="X24" s="269"/>
+      <c r="Y24" s="270"/>
+      <c r="Z24" s="270"/>
+      <c r="AA24" s="270"/>
+      <c r="AB24" s="270"/>
+      <c r="AC24" s="270"/>
+      <c r="AD24" s="270"/>
+      <c r="AE24" s="270"/>
+      <c r="AF24" s="270"/>
+      <c r="AG24" s="270"/>
+      <c r="AH24" s="270"/>
+      <c r="AI24" s="271"/>
+    </row>
+    <row r="25" spans="1:35" ht="23.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="97" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25" s="97"/>
+      <c r="C25" s="97"/>
+      <c r="D25" s="97"/>
+      <c r="E25" s="97"/>
+      <c r="F25" s="97"/>
+      <c r="G25" s="269"/>
+      <c r="H25" s="270"/>
+      <c r="I25" s="270"/>
+      <c r="J25" s="270"/>
+      <c r="K25" s="270"/>
+      <c r="L25" s="270"/>
+      <c r="M25" s="270"/>
+      <c r="N25" s="270"/>
+      <c r="O25" s="270"/>
+      <c r="P25" s="271"/>
+      <c r="Q25" s="97" t="s">
+        <v>67</v>
+      </c>
+      <c r="R25" s="97"/>
+      <c r="S25" s="270"/>
+      <c r="T25" s="270"/>
+      <c r="U25" s="270"/>
+      <c r="V25" s="271"/>
+      <c r="W25" s="96" t="s">
+        <v>53</v>
+      </c>
+      <c r="X25" s="96"/>
+      <c r="Y25" s="96"/>
+      <c r="Z25" s="270"/>
+      <c r="AA25" s="270"/>
+      <c r="AB25" s="270"/>
+      <c r="AC25" s="271"/>
+      <c r="AD25" s="97" t="s">
+        <v>6</v>
+      </c>
+      <c r="AE25" s="97"/>
+      <c r="AF25" s="269"/>
+      <c r="AG25" s="270"/>
+      <c r="AH25" s="270"/>
+      <c r="AI25" s="271"/>
+    </row>
+    <row r="26" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="110" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="110"/>
+      <c r="C26" s="110"/>
+      <c r="D26" s="110"/>
+      <c r="E26" s="110"/>
+      <c r="F26" s="110"/>
+      <c r="G26" s="110"/>
+      <c r="H26" s="110"/>
+      <c r="I26" s="110"/>
+      <c r="J26" s="110"/>
+      <c r="K26" s="110"/>
+      <c r="L26" s="110"/>
+      <c r="M26" s="110"/>
+      <c r="N26" s="110"/>
+      <c r="O26" s="110"/>
+      <c r="P26" s="110"/>
+      <c r="Q26" s="110"/>
+      <c r="R26" s="110"/>
+      <c r="S26" s="110"/>
+      <c r="T26" s="110"/>
+      <c r="U26" s="110"/>
+      <c r="V26" s="110"/>
+      <c r="W26" s="110"/>
+      <c r="X26" s="110"/>
+      <c r="Y26" s="110"/>
+      <c r="Z26" s="110"/>
+      <c r="AA26" s="110"/>
+      <c r="AB26" s="110"/>
+      <c r="AC26" s="110"/>
+      <c r="AD26" s="110"/>
+      <c r="AE26" s="110"/>
+      <c r="AF26" s="110"/>
+      <c r="AG26" s="110"/>
+      <c r="AH26" s="110"/>
+      <c r="AI26" s="110"/>
+    </row>
+    <row r="27" spans="1:35" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="168" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="168"/>
+      <c r="C27" s="168"/>
+      <c r="D27" s="168"/>
+      <c r="E27" s="168"/>
+      <c r="F27" s="168"/>
+      <c r="G27" s="168"/>
+      <c r="H27" s="168"/>
+      <c r="I27" s="168"/>
+      <c r="J27" s="168"/>
+      <c r="K27" s="171" t="s">
+        <v>68</v>
+      </c>
+      <c r="L27" s="171"/>
+      <c r="M27" s="171"/>
+      <c r="N27" s="171" t="s">
+        <v>80</v>
+      </c>
+      <c r="O27" s="171"/>
+      <c r="P27" s="171"/>
+      <c r="Q27" s="171"/>
+      <c r="R27" s="171"/>
+      <c r="S27" s="171" t="s">
+        <v>81</v>
+      </c>
+      <c r="T27" s="171"/>
+      <c r="U27" s="171"/>
+      <c r="V27" s="171"/>
+      <c r="W27" s="168" t="s">
+        <v>32</v>
+      </c>
+      <c r="X27" s="168"/>
+      <c r="Y27" s="168"/>
+      <c r="Z27" s="168"/>
+      <c r="AA27" s="171" t="s">
+        <v>82</v>
+      </c>
+      <c r="AB27" s="171"/>
+      <c r="AC27" s="171"/>
+      <c r="AD27" s="171"/>
+      <c r="AE27" s="171" t="s">
+        <v>90</v>
+      </c>
+      <c r="AF27" s="171"/>
+      <c r="AG27" s="171"/>
+      <c r="AH27" s="171"/>
+      <c r="AI27" s="171"/>
+    </row>
+    <row r="28" spans="1:35" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="282"/>
+      <c r="B28" s="282"/>
+      <c r="C28" s="282"/>
+      <c r="D28" s="282"/>
+      <c r="E28" s="282"/>
+      <c r="F28" s="282"/>
+      <c r="G28" s="282"/>
+      <c r="H28" s="282"/>
+      <c r="I28" s="282"/>
+      <c r="J28" s="282"/>
+      <c r="K28" s="282"/>
+      <c r="L28" s="282"/>
+      <c r="M28" s="282"/>
+      <c r="N28" s="282"/>
+      <c r="O28" s="282"/>
+      <c r="P28" s="282"/>
+      <c r="Q28" s="282"/>
+      <c r="R28" s="282"/>
+      <c r="S28" s="282"/>
+      <c r="T28" s="282"/>
+      <c r="U28" s="282"/>
+      <c r="V28" s="282"/>
+      <c r="W28" s="282"/>
+      <c r="X28" s="282"/>
+      <c r="Y28" s="282"/>
+      <c r="Z28" s="282"/>
+      <c r="AA28" s="282"/>
+      <c r="AB28" s="282"/>
+      <c r="AC28" s="282"/>
+      <c r="AD28" s="282"/>
+      <c r="AE28" s="282"/>
+      <c r="AF28" s="282"/>
+      <c r="AG28" s="282"/>
+      <c r="AH28" s="282"/>
+      <c r="AI28" s="282"/>
+    </row>
+    <row r="29" spans="1:35" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="282"/>
+      <c r="B29" s="282"/>
+      <c r="C29" s="282"/>
+      <c r="D29" s="282"/>
+      <c r="E29" s="282"/>
+      <c r="F29" s="282"/>
+      <c r="G29" s="282"/>
+      <c r="H29" s="282"/>
+      <c r="I29" s="282"/>
+      <c r="J29" s="282"/>
+      <c r="K29" s="282"/>
+      <c r="L29" s="282"/>
+      <c r="M29" s="282"/>
+      <c r="N29" s="282"/>
+      <c r="O29" s="282"/>
+      <c r="P29" s="282"/>
+      <c r="Q29" s="282"/>
+      <c r="R29" s="282"/>
+      <c r="S29" s="282"/>
+      <c r="T29" s="282"/>
+      <c r="U29" s="282"/>
+      <c r="V29" s="282"/>
+      <c r="W29" s="282"/>
+      <c r="X29" s="282"/>
+      <c r="Y29" s="282"/>
+      <c r="Z29" s="282"/>
+      <c r="AA29" s="282"/>
+      <c r="AB29" s="282"/>
+      <c r="AC29" s="282"/>
+      <c r="AD29" s="282"/>
+      <c r="AE29" s="282"/>
+      <c r="AF29" s="282"/>
+      <c r="AG29" s="282"/>
+      <c r="AH29" s="282"/>
+      <c r="AI29" s="282"/>
+    </row>
+    <row r="30" spans="1:35" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="282"/>
+      <c r="B30" s="282"/>
+      <c r="C30" s="282"/>
+      <c r="D30" s="282"/>
+      <c r="E30" s="282"/>
+      <c r="F30" s="282"/>
+      <c r="G30" s="282"/>
+      <c r="H30" s="282"/>
+      <c r="I30" s="282"/>
+      <c r="J30" s="282"/>
+      <c r="K30" s="282"/>
+      <c r="L30" s="282"/>
+      <c r="M30" s="282"/>
+      <c r="N30" s="282"/>
+      <c r="O30" s="282"/>
+      <c r="P30" s="282"/>
+      <c r="Q30" s="282"/>
+      <c r="R30" s="282"/>
+      <c r="S30" s="282"/>
+      <c r="T30" s="282"/>
+      <c r="U30" s="282"/>
+      <c r="V30" s="282"/>
+      <c r="W30" s="282"/>
+      <c r="X30" s="282"/>
+      <c r="Y30" s="282"/>
+      <c r="Z30" s="282"/>
+      <c r="AA30" s="282"/>
+      <c r="AB30" s="282"/>
+      <c r="AC30" s="282"/>
+      <c r="AD30" s="282"/>
+      <c r="AE30" s="282"/>
+      <c r="AF30" s="282"/>
+      <c r="AG30" s="282"/>
+      <c r="AH30" s="282"/>
+      <c r="AI30" s="282"/>
+    </row>
+    <row r="31" spans="1:35" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="282"/>
+      <c r="B31" s="282"/>
+      <c r="C31" s="282"/>
+      <c r="D31" s="282"/>
+      <c r="E31" s="282"/>
+      <c r="F31" s="282"/>
+      <c r="G31" s="282"/>
+      <c r="H31" s="282"/>
+      <c r="I31" s="282"/>
+      <c r="J31" s="282"/>
+      <c r="K31" s="282"/>
+      <c r="L31" s="282"/>
+      <c r="M31" s="282"/>
+      <c r="N31" s="282"/>
+      <c r="O31" s="282"/>
+      <c r="P31" s="282"/>
+      <c r="Q31" s="282"/>
+      <c r="R31" s="282"/>
+      <c r="S31" s="282"/>
+      <c r="T31" s="282"/>
+      <c r="U31" s="282"/>
+      <c r="V31" s="282"/>
+      <c r="W31" s="282"/>
+      <c r="X31" s="282"/>
+      <c r="Y31" s="282"/>
+      <c r="Z31" s="282"/>
+      <c r="AA31" s="282"/>
+      <c r="AB31" s="282"/>
+      <c r="AC31" s="282"/>
+      <c r="AD31" s="282"/>
+      <c r="AE31" s="282"/>
+      <c r="AF31" s="282"/>
+      <c r="AG31" s="282"/>
+      <c r="AH31" s="282"/>
+      <c r="AI31" s="282"/>
+    </row>
+    <row r="32" spans="1:35" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="282"/>
+      <c r="B32" s="282"/>
+      <c r="C32" s="282"/>
+      <c r="D32" s="282"/>
+      <c r="E32" s="282"/>
+      <c r="F32" s="282"/>
+      <c r="G32" s="282"/>
+      <c r="H32" s="282"/>
+      <c r="I32" s="282"/>
+      <c r="J32" s="282"/>
+      <c r="K32" s="282"/>
+      <c r="L32" s="282"/>
+      <c r="M32" s="282"/>
+      <c r="N32" s="282"/>
+      <c r="O32" s="282"/>
+      <c r="P32" s="282"/>
+      <c r="Q32" s="282"/>
+      <c r="R32" s="282"/>
+      <c r="S32" s="282"/>
+      <c r="T32" s="282"/>
+      <c r="U32" s="282"/>
+      <c r="V32" s="282"/>
+      <c r="W32" s="282"/>
+      <c r="X32" s="282"/>
+      <c r="Y32" s="282"/>
+      <c r="Z32" s="282"/>
+      <c r="AA32" s="282"/>
+      <c r="AB32" s="282"/>
+      <c r="AC32" s="282"/>
+      <c r="AD32" s="282"/>
+      <c r="AE32" s="282"/>
+      <c r="AF32" s="282"/>
+      <c r="AG32" s="282"/>
+      <c r="AH32" s="282"/>
+      <c r="AI32" s="282"/>
+    </row>
+    <row r="33" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A33" s="146" t="s">
+        <v>75</v>
+      </c>
+      <c r="B33" s="147"/>
+      <c r="C33" s="147"/>
+      <c r="D33" s="147"/>
+      <c r="E33" s="147"/>
+      <c r="F33" s="147"/>
+      <c r="G33" s="147"/>
+      <c r="H33" s="147"/>
+      <c r="I33" s="147"/>
+      <c r="J33" s="147"/>
+      <c r="K33" s="147"/>
+      <c r="L33" s="147"/>
+      <c r="M33" s="147"/>
+      <c r="N33" s="147"/>
+      <c r="O33" s="147"/>
+      <c r="P33" s="147"/>
+      <c r="Q33" s="147"/>
+      <c r="R33" s="147"/>
+      <c r="S33" s="147"/>
+      <c r="T33" s="147"/>
+      <c r="U33" s="147"/>
+      <c r="V33" s="147"/>
+      <c r="W33" s="147"/>
+      <c r="X33" s="147"/>
+      <c r="Y33" s="147"/>
+      <c r="Z33" s="147"/>
+      <c r="AA33" s="147"/>
+      <c r="AB33" s="147"/>
+      <c r="AC33" s="147"/>
+      <c r="AD33" s="147"/>
+      <c r="AE33" s="147"/>
+      <c r="AF33" s="147"/>
+      <c r="AG33" s="147"/>
+      <c r="AH33" s="147"/>
+      <c r="AI33" s="147"/>
+    </row>
+    <row r="34" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A34" s="110" t="s">
+        <v>83</v>
+      </c>
+      <c r="B34" s="110"/>
+      <c r="C34" s="110"/>
+      <c r="D34" s="110"/>
+      <c r="E34" s="110"/>
+      <c r="F34" s="110"/>
+      <c r="G34" s="110"/>
+      <c r="H34" s="110"/>
+      <c r="I34" s="110"/>
+      <c r="J34" s="110"/>
+      <c r="K34" s="110"/>
+      <c r="L34" s="110"/>
+      <c r="M34" s="110"/>
+      <c r="N34" s="110"/>
+      <c r="O34" s="110"/>
+      <c r="P34" s="110"/>
+      <c r="Q34" s="110"/>
+      <c r="R34" s="110"/>
+      <c r="S34" s="110"/>
+      <c r="T34" s="152"/>
+      <c r="U34" s="152"/>
+      <c r="V34" s="152"/>
+      <c r="W34" s="152"/>
+      <c r="X34" s="152"/>
+      <c r="Y34" s="152"/>
+      <c r="Z34" s="152"/>
+      <c r="AA34" s="152"/>
+      <c r="AB34" s="152"/>
+      <c r="AC34" s="152"/>
+      <c r="AD34" s="152"/>
+      <c r="AE34" s="152"/>
+      <c r="AF34" s="152"/>
+      <c r="AG34" s="152"/>
+      <c r="AH34" s="152"/>
+      <c r="AI34" s="152"/>
+    </row>
+    <row r="35" spans="1:38" ht="29.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="283" t="s">
+        <v>58</v>
+      </c>
+      <c r="B35" s="284"/>
+      <c r="C35" s="284"/>
+      <c r="D35" s="284"/>
+      <c r="E35" s="284"/>
+      <c r="F35" s="284"/>
+      <c r="G35" s="284"/>
+      <c r="H35" s="284"/>
+      <c r="I35" s="284"/>
+      <c r="J35" s="284"/>
+      <c r="K35" s="284"/>
+      <c r="L35" s="284"/>
+      <c r="M35" s="284"/>
+      <c r="N35" s="285"/>
+      <c r="O35" s="286" t="s">
+        <v>52</v>
+      </c>
+      <c r="P35" s="287"/>
+      <c r="Q35" s="287"/>
+      <c r="R35" s="288"/>
+      <c r="S35" s="289" t="s">
+        <v>84</v>
+      </c>
+      <c r="T35" s="290"/>
+      <c r="U35" s="290"/>
+      <c r="V35" s="290"/>
+      <c r="W35" s="290"/>
+      <c r="X35" s="290"/>
+      <c r="Y35" s="290"/>
+      <c r="Z35" s="290"/>
+      <c r="AA35" s="290"/>
+      <c r="AB35" s="68"/>
+      <c r="AC35" s="291" t="s">
+        <v>45</v>
+      </c>
+      <c r="AD35" s="292"/>
+      <c r="AE35" s="292"/>
+      <c r="AF35" s="292"/>
+      <c r="AG35" s="292"/>
+      <c r="AH35" s="292"/>
+      <c r="AI35" s="292"/>
+      <c r="AJ35" s="4"/>
+    </row>
+    <row r="36" spans="1:38" ht="29.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="283" t="s">
+        <v>46</v>
+      </c>
+      <c r="B36" s="284"/>
+      <c r="C36" s="284"/>
+      <c r="D36" s="284"/>
+      <c r="E36" s="284"/>
+      <c r="F36" s="284"/>
+      <c r="G36" s="284"/>
+      <c r="H36" s="284"/>
+      <c r="I36" s="284"/>
+      <c r="J36" s="285"/>
+      <c r="K36" s="283" t="s">
+        <v>57</v>
+      </c>
+      <c r="L36" s="284"/>
+      <c r="M36" s="284"/>
+      <c r="N36" s="284"/>
+      <c r="O36" s="284"/>
+      <c r="P36" s="284"/>
+      <c r="Q36" s="284"/>
+      <c r="R36" s="285"/>
+      <c r="S36" s="283" t="s">
+        <v>56</v>
+      </c>
+      <c r="T36" s="284"/>
+      <c r="U36" s="284"/>
+      <c r="V36" s="284"/>
+      <c r="W36" s="284"/>
+      <c r="X36" s="284"/>
+      <c r="Y36" s="284"/>
+      <c r="Z36" s="284"/>
+      <c r="AA36" s="284"/>
+      <c r="AB36" s="285"/>
+      <c r="AC36" s="283" t="s">
+        <v>85</v>
+      </c>
+      <c r="AD36" s="284"/>
+      <c r="AE36" s="284"/>
+      <c r="AF36" s="284"/>
+      <c r="AG36" s="284"/>
+      <c r="AH36" s="284"/>
+      <c r="AI36" s="285"/>
+    </row>
+    <row r="37" spans="1:38" x14ac:dyDescent="0.25">
+      <c r="A37" s="160" t="s">
+        <v>86</v>
+      </c>
+      <c r="B37" s="161"/>
+      <c r="C37" s="161"/>
+      <c r="D37" s="161"/>
+      <c r="E37" s="161"/>
+      <c r="F37" s="161"/>
+      <c r="G37" s="161"/>
+      <c r="H37" s="161"/>
+      <c r="I37" s="161"/>
+      <c r="J37" s="161"/>
+      <c r="K37" s="161"/>
+      <c r="L37" s="161"/>
+      <c r="M37" s="161"/>
+      <c r="N37" s="161"/>
+      <c r="O37" s="161"/>
+      <c r="P37" s="161"/>
+      <c r="Q37" s="161"/>
+      <c r="R37" s="161"/>
+      <c r="S37" s="161"/>
+      <c r="T37" s="161"/>
+      <c r="U37" s="161"/>
+      <c r="V37" s="161"/>
+      <c r="W37" s="161"/>
+      <c r="X37" s="161"/>
+      <c r="Y37" s="161"/>
+      <c r="Z37" s="161"/>
+      <c r="AA37" s="161"/>
+      <c r="AB37" s="161"/>
+      <c r="AC37" s="161"/>
+      <c r="AD37" s="161"/>
+      <c r="AE37" s="161"/>
+      <c r="AF37" s="161"/>
+      <c r="AG37" s="161"/>
+      <c r="AH37" s="161"/>
+      <c r="AI37" s="162"/>
+      <c r="AL37" s="4"/>
+    </row>
+    <row r="38" spans="1:38" s="9" customFormat="1" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="293" t="s">
+        <v>117</v>
+      </c>
+      <c r="B38" s="293"/>
+      <c r="C38" s="293"/>
+      <c r="D38" s="293"/>
+      <c r="E38" s="293"/>
+      <c r="F38" s="293"/>
+      <c r="G38" s="293"/>
+      <c r="H38" s="293"/>
+      <c r="I38" s="294" t="s">
+        <v>118</v>
+      </c>
+      <c r="J38" s="294"/>
+      <c r="K38" s="294"/>
+      <c r="L38" s="294"/>
+      <c r="M38" s="294"/>
+      <c r="N38" s="294"/>
+      <c r="O38" s="69"/>
+      <c r="P38" s="69"/>
+      <c r="Q38" s="60"/>
+      <c r="R38" s="60"/>
+      <c r="S38" s="60"/>
+      <c r="T38" s="70"/>
+      <c r="U38" s="70"/>
+      <c r="V38" s="70"/>
+      <c r="W38" s="293" t="s">
+        <v>70</v>
+      </c>
+      <c r="X38" s="293"/>
+      <c r="Y38" s="293"/>
+      <c r="Z38" s="293"/>
+      <c r="AA38" s="293"/>
+      <c r="AB38" s="295" t="s">
+        <v>71</v>
+      </c>
+      <c r="AC38" s="296"/>
+      <c r="AD38" s="296"/>
+      <c r="AE38" s="296"/>
+      <c r="AF38" s="296"/>
+      <c r="AG38" s="296"/>
+      <c r="AH38" s="296"/>
+      <c r="AI38" s="296"/>
+    </row>
+    <row r="39" spans="1:38" s="9" customFormat="1" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="297"/>
+      <c r="B39" s="297"/>
+      <c r="C39" s="297"/>
+      <c r="D39" s="297"/>
+      <c r="E39" s="297"/>
+      <c r="F39" s="297"/>
+      <c r="G39" s="297"/>
+      <c r="H39" s="297"/>
+      <c r="I39" s="297"/>
+      <c r="J39" s="297"/>
+      <c r="K39" s="297"/>
+      <c r="L39" s="297"/>
+      <c r="M39" s="297"/>
+      <c r="N39" s="297"/>
+      <c r="O39" s="298" t="s">
+        <v>72</v>
+      </c>
+      <c r="P39" s="299"/>
+      <c r="Q39" s="299"/>
+      <c r="R39" s="299"/>
+      <c r="S39" s="299"/>
+      <c r="T39" s="299"/>
+      <c r="U39" s="299"/>
+      <c r="V39" s="299"/>
+      <c r="W39" s="300" t="s">
+        <v>73</v>
+      </c>
+      <c r="X39" s="300"/>
+      <c r="Y39" s="300"/>
+      <c r="Z39" s="300"/>
+      <c r="AA39" s="300"/>
+      <c r="AB39" s="301"/>
+      <c r="AC39" s="302"/>
+      <c r="AD39" s="302"/>
+      <c r="AE39" s="302"/>
+      <c r="AF39" s="302"/>
+      <c r="AG39" s="302"/>
+      <c r="AH39" s="302"/>
+      <c r="AI39" s="302"/>
+    </row>
+    <row r="40" spans="1:38" s="9" customFormat="1" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="297"/>
+      <c r="B40" s="297"/>
+      <c r="C40" s="297"/>
+      <c r="D40" s="297"/>
+      <c r="E40" s="297"/>
+      <c r="F40" s="297"/>
+      <c r="G40" s="297"/>
+      <c r="H40" s="297"/>
+      <c r="I40" s="297"/>
+      <c r="J40" s="297"/>
+      <c r="K40" s="297"/>
+      <c r="L40" s="297"/>
+      <c r="M40" s="297"/>
+      <c r="N40" s="297"/>
+      <c r="O40" s="303"/>
+      <c r="P40" s="304"/>
+      <c r="Q40" s="304"/>
+      <c r="R40" s="304"/>
+      <c r="S40" s="304"/>
+      <c r="T40" s="304"/>
+      <c r="U40" s="304"/>
+      <c r="V40" s="304"/>
+      <c r="W40" s="300" t="s">
+        <v>73</v>
+      </c>
+      <c r="X40" s="300"/>
+      <c r="Y40" s="300"/>
+      <c r="Z40" s="300"/>
+      <c r="AA40" s="300"/>
+      <c r="AB40" s="301"/>
+      <c r="AC40" s="302"/>
+      <c r="AD40" s="302"/>
+      <c r="AE40" s="302"/>
+      <c r="AF40" s="302"/>
+      <c r="AG40" s="302"/>
+      <c r="AH40" s="302"/>
+      <c r="AI40" s="302"/>
+    </row>
+    <row r="41" spans="1:38" s="9" customFormat="1" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="297"/>
+      <c r="B41" s="297"/>
+      <c r="C41" s="297"/>
+      <c r="D41" s="297"/>
+      <c r="E41" s="297"/>
+      <c r="F41" s="297"/>
+      <c r="G41" s="297"/>
+      <c r="H41" s="297"/>
+      <c r="I41" s="297"/>
+      <c r="J41" s="297"/>
+      <c r="K41" s="297"/>
+      <c r="L41" s="297"/>
+      <c r="M41" s="297"/>
+      <c r="N41" s="297"/>
+      <c r="O41" s="298" t="s">
+        <v>74</v>
+      </c>
+      <c r="P41" s="299"/>
+      <c r="Q41" s="299"/>
+      <c r="R41" s="299"/>
+      <c r="S41" s="299"/>
+      <c r="T41" s="299"/>
+      <c r="U41" s="299"/>
+      <c r="V41" s="299"/>
+      <c r="W41" s="300" t="s">
+        <v>73</v>
+      </c>
+      <c r="X41" s="300"/>
+      <c r="Y41" s="300"/>
+      <c r="Z41" s="300"/>
+      <c r="AA41" s="300"/>
+      <c r="AB41" s="301"/>
+      <c r="AC41" s="302"/>
+      <c r="AD41" s="302"/>
+      <c r="AE41" s="302"/>
+      <c r="AF41" s="302"/>
+      <c r="AG41" s="302"/>
+      <c r="AH41" s="302"/>
+      <c r="AI41" s="302"/>
+    </row>
+    <row r="42" spans="1:38" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="305"/>
+      <c r="B42" s="305"/>
+      <c r="C42" s="305"/>
+      <c r="D42" s="305"/>
+      <c r="E42" s="305"/>
+      <c r="F42" s="305"/>
+      <c r="G42" s="305"/>
+      <c r="H42" s="305"/>
+      <c r="I42" s="305"/>
+      <c r="J42" s="305"/>
+      <c r="K42" s="305"/>
+      <c r="L42" s="305"/>
+      <c r="M42" s="305"/>
+      <c r="N42" s="305"/>
+      <c r="O42" s="60"/>
+      <c r="P42" s="60"/>
+      <c r="Q42" s="60"/>
+      <c r="R42" s="60"/>
+      <c r="S42" s="60"/>
+      <c r="T42" s="60"/>
+      <c r="U42" s="60"/>
+      <c r="V42" s="60"/>
+      <c r="W42" s="306" t="s">
+        <v>73</v>
+      </c>
+      <c r="X42" s="306"/>
+      <c r="Y42" s="306"/>
+      <c r="Z42" s="306"/>
+      <c r="AA42" s="306"/>
+      <c r="AB42" s="307"/>
+      <c r="AC42" s="308"/>
+      <c r="AD42" s="308"/>
+      <c r="AE42" s="308"/>
+      <c r="AF42" s="308"/>
+      <c r="AG42" s="308"/>
+      <c r="AH42" s="308"/>
+      <c r="AI42" s="308"/>
+    </row>
+    <row r="43" spans="1:38" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="280" t="s">
+        <v>87</v>
+      </c>
+      <c r="B43" s="280"/>
+      <c r="C43" s="280"/>
+      <c r="D43" s="280"/>
+      <c r="E43" s="280"/>
+      <c r="F43" s="280"/>
+      <c r="G43" s="280"/>
+      <c r="H43" s="280"/>
+      <c r="I43" s="280"/>
+      <c r="J43" s="280"/>
+      <c r="K43" s="280"/>
+      <c r="L43" s="280"/>
+      <c r="M43" s="280"/>
+      <c r="N43" s="280"/>
+      <c r="O43" s="280"/>
+      <c r="P43" s="280"/>
+      <c r="Q43" s="280"/>
+      <c r="R43" s="280"/>
+      <c r="S43" s="280"/>
+      <c r="T43" s="280"/>
+      <c r="U43" s="280"/>
+      <c r="V43" s="280"/>
+      <c r="W43" s="280"/>
+      <c r="X43" s="280"/>
+      <c r="Y43" s="280"/>
+      <c r="Z43" s="280"/>
+      <c r="AA43" s="280"/>
+      <c r="AB43" s="280"/>
+      <c r="AC43" s="280"/>
+      <c r="AD43" s="280"/>
+      <c r="AE43" s="280"/>
+      <c r="AF43" s="280"/>
+      <c r="AG43" s="280"/>
+      <c r="AH43" s="280"/>
+      <c r="AI43" s="280"/>
+    </row>
+    <row r="44" spans="1:38" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="110" t="s">
+        <v>40</v>
+      </c>
+      <c r="B44" s="110"/>
+      <c r="C44" s="110"/>
+      <c r="D44" s="110"/>
+      <c r="E44" s="110"/>
+      <c r="F44" s="110"/>
+      <c r="G44" s="110"/>
+      <c r="H44" s="110"/>
+      <c r="I44" s="110"/>
+      <c r="J44" s="110"/>
+      <c r="K44" s="110"/>
+      <c r="L44" s="110"/>
+      <c r="M44" s="110"/>
+      <c r="N44" s="110"/>
+      <c r="O44" s="110"/>
+      <c r="P44" s="110"/>
+      <c r="Q44" s="110"/>
+      <c r="R44" s="110"/>
+      <c r="S44" s="110"/>
+      <c r="T44" s="110"/>
+      <c r="U44" s="110"/>
+      <c r="V44" s="110"/>
+      <c r="W44" s="110"/>
+      <c r="X44" s="110"/>
+      <c r="Y44" s="110"/>
+      <c r="Z44" s="110"/>
+      <c r="AA44" s="110"/>
+      <c r="AB44" s="110"/>
+      <c r="AC44" s="110"/>
+      <c r="AD44" s="110"/>
+      <c r="AE44" s="110"/>
+      <c r="AF44" s="110"/>
+      <c r="AG44" s="110"/>
+      <c r="AH44" s="110"/>
+      <c r="AI44" s="110"/>
+    </row>
+    <row r="45" spans="1:38" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="252" t="s">
+        <v>102</v>
+      </c>
+      <c r="B45" s="252"/>
+      <c r="C45" s="252"/>
+      <c r="D45" s="252"/>
+      <c r="E45" s="252"/>
+      <c r="F45" s="252"/>
+      <c r="G45" s="252"/>
+      <c r="H45" s="252"/>
+      <c r="I45" s="252"/>
+      <c r="J45" s="252"/>
+      <c r="K45" s="252"/>
+      <c r="L45" s="252"/>
+      <c r="M45" s="252"/>
+      <c r="N45" s="49" t="s">
+        <v>103</v>
+      </c>
+      <c r="O45" s="312"/>
+      <c r="P45" s="313"/>
+      <c r="Q45" s="141" t="s">
+        <v>104</v>
+      </c>
+      <c r="R45" s="141"/>
+      <c r="S45" s="141"/>
+      <c r="T45" s="310"/>
+      <c r="U45" s="310"/>
+      <c r="V45" s="310"/>
+      <c r="W45" s="249" t="s">
+        <v>105</v>
+      </c>
+      <c r="X45" s="250"/>
+      <c r="Y45" s="250"/>
+      <c r="Z45" s="250"/>
+      <c r="AA45" s="250"/>
+      <c r="AB45" s="250"/>
+      <c r="AC45" s="250"/>
+      <c r="AD45" s="251"/>
+      <c r="AE45" s="49" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF45" s="72"/>
+      <c r="AG45" s="49" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH45" s="314"/>
+      <c r="AI45" s="315"/>
+    </row>
+    <row r="46" spans="1:38" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="252" t="s">
+        <v>106</v>
+      </c>
+      <c r="B46" s="252"/>
+      <c r="C46" s="252"/>
+      <c r="D46" s="252"/>
+      <c r="E46" s="252"/>
+      <c r="F46" s="252"/>
+      <c r="G46" s="252"/>
+      <c r="H46" s="252"/>
+      <c r="I46" s="252"/>
+      <c r="J46" s="252"/>
+      <c r="K46" s="252"/>
+      <c r="L46" s="252"/>
+      <c r="M46" s="252"/>
+      <c r="N46" s="49" t="s">
+        <v>103</v>
+      </c>
+      <c r="O46" s="309"/>
+      <c r="P46" s="309"/>
+      <c r="Q46" s="141" t="s">
+        <v>104</v>
+      </c>
+      <c r="R46" s="141"/>
+      <c r="S46" s="141"/>
+      <c r="T46" s="310"/>
+      <c r="U46" s="310"/>
+      <c r="V46" s="310"/>
+      <c r="W46" s="249" t="s">
+        <v>107</v>
+      </c>
+      <c r="X46" s="250"/>
+      <c r="Y46" s="250"/>
+      <c r="Z46" s="250"/>
+      <c r="AA46" s="250"/>
+      <c r="AB46" s="250"/>
+      <c r="AC46" s="250"/>
+      <c r="AD46" s="251"/>
+      <c r="AE46" s="49" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF46" s="72"/>
+      <c r="AG46" s="49" t="s">
+        <v>104</v>
+      </c>
+      <c r="AH46" s="311"/>
+      <c r="AI46" s="266"/>
+    </row>
+    <row r="47" spans="1:38" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="239" t="s">
+        <v>108</v>
+      </c>
+      <c r="B47" s="240"/>
+      <c r="C47" s="240"/>
+      <c r="D47" s="240"/>
+      <c r="E47" s="240"/>
+      <c r="F47" s="240"/>
+      <c r="G47" s="240"/>
+      <c r="H47" s="240"/>
+      <c r="I47" s="240"/>
+      <c r="J47" s="240"/>
+      <c r="K47" s="240"/>
+      <c r="L47" s="240"/>
+      <c r="M47" s="240"/>
+      <c r="N47" s="240"/>
+      <c r="O47" s="240"/>
+      <c r="P47" s="240"/>
+      <c r="Q47" s="240"/>
+      <c r="R47" s="240"/>
+      <c r="S47" s="240"/>
+      <c r="T47" s="240"/>
+      <c r="U47" s="240"/>
+      <c r="V47" s="240"/>
+      <c r="W47" s="240"/>
+      <c r="X47" s="240"/>
+      <c r="Y47" s="240"/>
+      <c r="Z47" s="240"/>
+      <c r="AA47" s="240"/>
+      <c r="AB47" s="240"/>
+      <c r="AC47" s="240"/>
+      <c r="AD47" s="240"/>
+      <c r="AE47" s="240"/>
+      <c r="AF47" s="240"/>
+      <c r="AG47" s="240"/>
+      <c r="AH47" s="240"/>
+      <c r="AI47" s="240"/>
+    </row>
+    <row r="48" spans="1:38" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="317" t="s">
+        <v>109</v>
+      </c>
+      <c r="B48" s="317"/>
+      <c r="C48" s="317"/>
+      <c r="D48" s="317"/>
+      <c r="E48" s="317"/>
+      <c r="F48" s="317"/>
+      <c r="G48" s="317"/>
+      <c r="H48" s="317"/>
+      <c r="I48" s="317"/>
+      <c r="J48" s="317"/>
+      <c r="K48" s="317"/>
+      <c r="L48" s="317"/>
+      <c r="M48" s="317"/>
+      <c r="N48" s="317"/>
+      <c r="O48" s="317"/>
+      <c r="P48" s="317"/>
+      <c r="Q48" s="317"/>
+      <c r="R48" s="317"/>
+      <c r="S48" s="317"/>
+      <c r="T48" s="317"/>
+      <c r="U48" s="317"/>
+      <c r="V48" s="317"/>
+      <c r="W48" s="318" t="s">
+        <v>110</v>
+      </c>
+      <c r="X48" s="319"/>
+      <c r="Y48" s="319"/>
+      <c r="Z48" s="319"/>
+      <c r="AA48" s="319"/>
+      <c r="AB48" s="319"/>
+      <c r="AC48" s="319"/>
+      <c r="AD48" s="319"/>
+      <c r="AE48" s="319"/>
+      <c r="AF48" s="319"/>
+      <c r="AG48" s="319"/>
+      <c r="AH48" s="319"/>
+      <c r="AI48" s="320"/>
+    </row>
+    <row r="49" spans="1:35" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="317" t="s">
+        <v>111</v>
+      </c>
+      <c r="B49" s="317"/>
+      <c r="C49" s="317"/>
+      <c r="D49" s="317"/>
+      <c r="E49" s="317"/>
+      <c r="F49" s="317"/>
+      <c r="G49" s="317"/>
+      <c r="H49" s="317"/>
+      <c r="I49" s="317"/>
+      <c r="J49" s="317"/>
+      <c r="K49" s="317"/>
+      <c r="L49" s="317"/>
+      <c r="M49" s="317"/>
+      <c r="N49" s="317"/>
+      <c r="O49" s="317"/>
+      <c r="P49" s="317"/>
+      <c r="Q49" s="317"/>
+      <c r="R49" s="317"/>
+      <c r="S49" s="317"/>
+      <c r="T49" s="317"/>
+      <c r="U49" s="317"/>
+      <c r="V49" s="317"/>
+      <c r="W49" s="318" t="s">
+        <v>112</v>
+      </c>
+      <c r="X49" s="319"/>
+      <c r="Y49" s="319"/>
+      <c r="Z49" s="319"/>
+      <c r="AA49" s="319"/>
+      <c r="AB49" s="319"/>
+      <c r="AC49" s="319"/>
+      <c r="AD49" s="319"/>
+      <c r="AE49" s="319"/>
+      <c r="AF49" s="319"/>
+      <c r="AG49" s="319"/>
+      <c r="AH49" s="319"/>
+      <c r="AI49" s="320"/>
+    </row>
+    <row r="50" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="239" t="s">
+        <v>113</v>
+      </c>
+      <c r="B50" s="240"/>
+      <c r="C50" s="240"/>
+      <c r="D50" s="240"/>
+      <c r="E50" s="240"/>
+      <c r="F50" s="240"/>
+      <c r="G50" s="240"/>
+      <c r="H50" s="240"/>
+      <c r="I50" s="240"/>
+      <c r="J50" s="240"/>
+      <c r="K50" s="240"/>
+      <c r="L50" s="240"/>
+      <c r="M50" s="240"/>
+      <c r="N50" s="240"/>
+      <c r="O50" s="240"/>
+      <c r="P50" s="240"/>
+      <c r="Q50" s="240"/>
+      <c r="R50" s="240"/>
+      <c r="S50" s="240"/>
+      <c r="T50" s="240"/>
+      <c r="U50" s="240"/>
+      <c r="V50" s="240"/>
+      <c r="W50" s="240"/>
+      <c r="X50" s="240"/>
+      <c r="Y50" s="240"/>
+      <c r="Z50" s="240"/>
+      <c r="AA50" s="240"/>
+      <c r="AB50" s="240"/>
+      <c r="AC50" s="240"/>
+      <c r="AD50" s="240"/>
+      <c r="AE50" s="240"/>
+      <c r="AF50" s="240"/>
+      <c r="AG50" s="240"/>
+      <c r="AH50" s="240"/>
+      <c r="AI50" s="240"/>
+    </row>
+    <row r="51" spans="1:35" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="257" t="s">
+        <v>114</v>
+      </c>
+      <c r="B51" s="257"/>
+      <c r="C51" s="257"/>
+      <c r="D51" s="257"/>
+      <c r="E51" s="257"/>
+      <c r="F51" s="257"/>
+      <c r="G51" s="257"/>
+      <c r="H51" s="257"/>
+      <c r="I51" s="257"/>
+      <c r="J51" s="257"/>
+      <c r="K51" s="257"/>
+      <c r="L51" s="257"/>
+      <c r="M51" s="257"/>
+      <c r="N51" s="257"/>
+      <c r="O51" s="257"/>
+      <c r="P51" s="257"/>
+      <c r="Q51" s="257"/>
+      <c r="R51" s="49" t="s">
+        <v>103</v>
+      </c>
+      <c r="S51" s="72"/>
+      <c r="T51" s="49" t="s">
+        <v>104</v>
+      </c>
+      <c r="U51" s="71"/>
+      <c r="V51" s="316" t="s">
+        <v>115</v>
+      </c>
+      <c r="W51" s="316"/>
+      <c r="X51" s="316"/>
+      <c r="Y51" s="316"/>
+      <c r="Z51" s="316"/>
+      <c r="AA51" s="316"/>
+      <c r="AB51" s="316"/>
+      <c r="AC51" s="316"/>
+      <c r="AD51" s="316"/>
+      <c r="AE51" s="316"/>
+      <c r="AF51" s="316"/>
+      <c r="AG51" s="316"/>
+      <c r="AH51" s="316"/>
+      <c r="AI51" s="316"/>
+    </row>
+    <row r="52" spans="1:35" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="257" t="s">
+        <v>107</v>
+      </c>
+      <c r="B52" s="257"/>
+      <c r="C52" s="257"/>
+      <c r="D52" s="257"/>
+      <c r="E52" s="257"/>
+      <c r="F52" s="257"/>
+      <c r="G52" s="257"/>
+      <c r="H52" s="257"/>
+      <c r="I52" s="257"/>
+      <c r="J52" s="257"/>
+      <c r="K52" s="257"/>
+      <c r="L52" s="257"/>
+      <c r="M52" s="257"/>
+      <c r="N52" s="257"/>
+      <c r="O52" s="257"/>
+      <c r="P52" s="257"/>
+      <c r="Q52" s="257"/>
+      <c r="R52" s="49" t="s">
+        <v>103</v>
+      </c>
+      <c r="S52" s="72"/>
+      <c r="T52" s="49" t="s">
+        <v>104</v>
+      </c>
+      <c r="U52" s="71"/>
+      <c r="V52" s="316"/>
+      <c r="W52" s="316"/>
+      <c r="X52" s="316"/>
+      <c r="Y52" s="316"/>
+      <c r="Z52" s="316"/>
+      <c r="AA52" s="316"/>
+      <c r="AB52" s="316"/>
+      <c r="AC52" s="316"/>
+      <c r="AD52" s="316"/>
+      <c r="AE52" s="316"/>
+      <c r="AF52" s="316"/>
+      <c r="AG52" s="316"/>
+      <c r="AH52" s="316"/>
+      <c r="AI52" s="316"/>
+    </row>
+    <row r="53" spans="1:35" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="239" t="s">
+        <v>108</v>
+      </c>
+      <c r="B53" s="240"/>
+      <c r="C53" s="240"/>
+      <c r="D53" s="240"/>
+      <c r="E53" s="240"/>
+      <c r="F53" s="240"/>
+      <c r="G53" s="240"/>
+      <c r="H53" s="240"/>
+      <c r="I53" s="240"/>
+      <c r="J53" s="240"/>
+      <c r="K53" s="240"/>
+      <c r="L53" s="240"/>
+      <c r="M53" s="240"/>
+      <c r="N53" s="240"/>
+      <c r="O53" s="240"/>
+      <c r="P53" s="240"/>
+      <c r="Q53" s="240"/>
+      <c r="R53" s="240"/>
+      <c r="S53" s="240"/>
+      <c r="T53" s="240"/>
+      <c r="U53" s="240"/>
+      <c r="V53" s="240"/>
+      <c r="W53" s="240"/>
+      <c r="X53" s="240"/>
+      <c r="Y53" s="240"/>
+      <c r="Z53" s="240"/>
+      <c r="AA53" s="240"/>
+      <c r="AB53" s="240"/>
+      <c r="AC53" s="240"/>
+      <c r="AD53" s="240"/>
+      <c r="AE53" s="240"/>
+      <c r="AF53" s="240"/>
+      <c r="AG53" s="240"/>
+      <c r="AH53" s="240"/>
+      <c r="AI53" s="240"/>
+    </row>
+    <row r="54" spans="1:35" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="317" t="s">
+        <v>116</v>
+      </c>
+      <c r="B54" s="317"/>
+      <c r="C54" s="317"/>
+      <c r="D54" s="317"/>
+      <c r="E54" s="317"/>
+      <c r="F54" s="317"/>
+      <c r="G54" s="317"/>
+      <c r="H54" s="317"/>
+      <c r="I54" s="317"/>
+      <c r="J54" s="317"/>
+      <c r="K54" s="317"/>
+      <c r="L54" s="317"/>
+      <c r="M54" s="317"/>
+      <c r="N54" s="317"/>
+      <c r="O54" s="317"/>
+      <c r="P54" s="317"/>
+      <c r="Q54" s="317"/>
+      <c r="R54" s="317"/>
+      <c r="S54" s="317"/>
+      <c r="T54" s="317"/>
+      <c r="U54" s="317"/>
+      <c r="V54" s="317"/>
+      <c r="W54" s="317"/>
+      <c r="X54" s="317"/>
+      <c r="Y54" s="317"/>
+      <c r="Z54" s="317"/>
+      <c r="AA54" s="317"/>
+      <c r="AB54" s="317"/>
+      <c r="AC54" s="317"/>
+      <c r="AD54" s="317"/>
+      <c r="AE54" s="317"/>
+      <c r="AF54" s="317"/>
+      <c r="AG54" s="317"/>
+      <c r="AH54" s="317"/>
+      <c r="AI54" s="317"/>
+    </row>
+    <row r="55" spans="1:35" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="317" t="s">
+        <v>109</v>
+      </c>
+      <c r="B55" s="317"/>
+      <c r="C55" s="317"/>
+      <c r="D55" s="317"/>
+      <c r="E55" s="317"/>
+      <c r="F55" s="317"/>
+      <c r="G55" s="317"/>
+      <c r="H55" s="317"/>
+      <c r="I55" s="317"/>
+      <c r="J55" s="317"/>
+      <c r="K55" s="317"/>
+      <c r="L55" s="317"/>
+      <c r="M55" s="317"/>
+      <c r="N55" s="317"/>
+      <c r="O55" s="317"/>
+      <c r="P55" s="317"/>
+      <c r="Q55" s="317"/>
+      <c r="R55" s="317"/>
+      <c r="S55" s="317"/>
+      <c r="T55" s="317"/>
+      <c r="U55" s="317"/>
+      <c r="V55" s="317" t="s">
+        <v>110</v>
+      </c>
+      <c r="W55" s="317"/>
+      <c r="X55" s="317"/>
+      <c r="Y55" s="317"/>
+      <c r="Z55" s="317"/>
+      <c r="AA55" s="317"/>
+      <c r="AB55" s="317"/>
+      <c r="AC55" s="317"/>
+      <c r="AD55" s="317"/>
+      <c r="AE55" s="317"/>
+      <c r="AF55" s="317"/>
+      <c r="AG55" s="317"/>
+      <c r="AH55" s="317"/>
+      <c r="AI55" s="317"/>
+    </row>
+    <row r="56" spans="1:35" x14ac:dyDescent="0.25">
+      <c r="A56" s="110" t="s">
+        <v>41</v>
+      </c>
+      <c r="B56" s="110"/>
+      <c r="C56" s="110"/>
+      <c r="D56" s="110"/>
+      <c r="E56" s="110"/>
+      <c r="F56" s="110"/>
+      <c r="G56" s="110"/>
+      <c r="H56" s="110"/>
+      <c r="I56" s="110"/>
+      <c r="J56" s="110"/>
+      <c r="K56" s="110"/>
+      <c r="L56" s="110"/>
+      <c r="M56" s="110"/>
+      <c r="N56" s="110"/>
+      <c r="O56" s="110"/>
+      <c r="P56" s="110"/>
+      <c r="Q56" s="110"/>
+      <c r="R56" s="110"/>
+      <c r="S56" s="110"/>
+      <c r="T56" s="110"/>
+      <c r="U56" s="110"/>
+      <c r="V56" s="110"/>
+      <c r="W56" s="110"/>
+      <c r="X56" s="110"/>
+      <c r="Y56" s="110"/>
+      <c r="Z56" s="110"/>
+      <c r="AA56" s="110"/>
+      <c r="AB56" s="110"/>
+      <c r="AC56" s="110"/>
+      <c r="AD56" s="110"/>
+      <c r="AE56" s="110"/>
+      <c r="AF56" s="110"/>
+      <c r="AG56" s="110"/>
+      <c r="AH56" s="110"/>
+      <c r="AI56" s="110"/>
+    </row>
+    <row r="57" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="326" t="s">
+        <v>91</v>
+      </c>
+      <c r="B57" s="267"/>
+      <c r="C57" s="267"/>
+      <c r="D57" s="267"/>
+      <c r="E57" s="267"/>
+      <c r="F57" s="267"/>
+      <c r="G57" s="267"/>
+      <c r="H57" s="267"/>
+      <c r="I57" s="267"/>
+      <c r="J57" s="267"/>
+      <c r="K57" s="267"/>
+      <c r="L57" s="267"/>
+      <c r="M57" s="267"/>
+      <c r="N57" s="267"/>
+      <c r="O57" s="267"/>
+      <c r="P57" s="267"/>
+      <c r="Q57" s="267"/>
+      <c r="R57" s="267"/>
+      <c r="S57" s="267"/>
+      <c r="T57" s="267"/>
+      <c r="U57" s="267"/>
+      <c r="V57" s="267"/>
+      <c r="W57" s="267"/>
+      <c r="X57" s="267"/>
+      <c r="Y57" s="267"/>
+      <c r="Z57" s="267"/>
+      <c r="AA57" s="267"/>
+      <c r="AB57" s="267"/>
+      <c r="AC57" s="267"/>
+      <c r="AD57" s="267"/>
+      <c r="AE57" s="267"/>
+      <c r="AF57" s="267"/>
+      <c r="AG57" s="267"/>
+      <c r="AH57" s="267"/>
+      <c r="AI57" s="267"/>
+    </row>
+    <row r="58" spans="1:35" ht="25.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="327" t="s">
+        <v>96</v>
+      </c>
+      <c r="B58" s="328"/>
+      <c r="C58" s="328"/>
+      <c r="D58" s="328"/>
+      <c r="E58" s="328"/>
+      <c r="F58" s="328"/>
+      <c r="G58" s="328"/>
+      <c r="H58" s="328"/>
+      <c r="I58" s="328"/>
+      <c r="J58" s="328"/>
+      <c r="K58" s="328"/>
+      <c r="L58" s="328"/>
+      <c r="M58" s="328"/>
+      <c r="N58" s="328"/>
+      <c r="O58" s="328"/>
+      <c r="P58" s="328"/>
+      <c r="Q58" s="328"/>
+      <c r="R58" s="329"/>
+      <c r="S58" s="330" t="s">
+        <v>97</v>
+      </c>
+      <c r="T58" s="331"/>
+      <c r="U58" s="331"/>
+      <c r="V58" s="331"/>
+      <c r="W58" s="331"/>
+      <c r="X58" s="331"/>
+      <c r="Y58" s="331"/>
+      <c r="Z58" s="331"/>
+      <c r="AA58" s="331"/>
+      <c r="AB58" s="331"/>
+      <c r="AC58" s="331"/>
+      <c r="AD58" s="331"/>
+      <c r="AE58" s="331"/>
+      <c r="AF58" s="331"/>
+      <c r="AG58" s="331"/>
+      <c r="AH58" s="331"/>
+      <c r="AI58" s="332"/>
+    </row>
+    <row r="59" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="333" t="s">
+        <v>69</v>
+      </c>
+      <c r="B59" s="334"/>
+      <c r="C59" s="334"/>
+      <c r="D59" s="334"/>
+      <c r="E59" s="334"/>
+      <c r="F59" s="334"/>
+      <c r="G59" s="334"/>
+      <c r="H59" s="334"/>
+      <c r="I59" s="334"/>
+      <c r="J59" s="334"/>
+      <c r="K59" s="334"/>
+      <c r="L59" s="334"/>
+      <c r="M59" s="334"/>
+      <c r="N59" s="334"/>
+      <c r="O59" s="334"/>
+      <c r="P59" s="334"/>
+      <c r="Q59" s="334"/>
+      <c r="R59" s="334"/>
+      <c r="S59" s="334"/>
+      <c r="T59" s="334"/>
+      <c r="U59" s="334"/>
+      <c r="V59" s="334"/>
+      <c r="W59" s="334"/>
+      <c r="X59" s="334"/>
+      <c r="Y59" s="334"/>
+      <c r="Z59" s="334"/>
+      <c r="AA59" s="334"/>
+      <c r="AB59" s="334"/>
+      <c r="AC59" s="334"/>
+      <c r="AD59" s="334"/>
+      <c r="AE59" s="334"/>
+      <c r="AF59" s="334"/>
+      <c r="AG59" s="334"/>
+      <c r="AH59" s="334"/>
+      <c r="AI59" s="334"/>
+    </row>
+    <row r="60" spans="1:35" ht="31.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="323" t="s">
+        <v>19</v>
+      </c>
+      <c r="B60" s="324"/>
+      <c r="C60" s="324"/>
+      <c r="D60" s="324"/>
+      <c r="E60" s="324"/>
+      <c r="F60" s="324"/>
+      <c r="G60" s="324"/>
+      <c r="H60" s="324"/>
+      <c r="I60" s="324"/>
+      <c r="J60" s="324"/>
+      <c r="K60" s="324"/>
+      <c r="L60" s="324"/>
+      <c r="M60" s="324"/>
+      <c r="N60" s="324"/>
+      <c r="O60" s="324"/>
+      <c r="P60" s="324"/>
+      <c r="Q60" s="324"/>
+      <c r="R60" s="324"/>
+      <c r="S60" s="324"/>
+      <c r="T60" s="324"/>
+      <c r="U60" s="324"/>
+      <c r="V60" s="324"/>
+      <c r="W60" s="324"/>
+      <c r="X60" s="324"/>
+      <c r="Y60" s="324"/>
+      <c r="Z60" s="324"/>
+      <c r="AA60" s="324"/>
+      <c r="AB60" s="324"/>
+      <c r="AC60" s="324"/>
+      <c r="AD60" s="324"/>
+      <c r="AE60" s="324"/>
+      <c r="AF60" s="324"/>
+      <c r="AG60" s="324"/>
+      <c r="AH60" s="324"/>
+      <c r="AI60" s="325"/>
+    </row>
+    <row r="61" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="321" t="s">
+        <v>20</v>
+      </c>
+      <c r="B61" s="322"/>
+      <c r="C61" s="322"/>
+      <c r="D61" s="322"/>
+      <c r="E61" s="322"/>
+      <c r="F61" s="322"/>
+      <c r="G61" s="322"/>
+      <c r="H61" s="322"/>
+      <c r="I61" s="322"/>
+      <c r="J61" s="322"/>
+      <c r="K61" s="322"/>
+      <c r="L61" s="322"/>
+      <c r="M61" s="322"/>
+      <c r="N61" s="322"/>
+      <c r="O61" s="322"/>
+      <c r="P61" s="322"/>
+      <c r="Q61" s="322"/>
+      <c r="R61" s="322"/>
+      <c r="S61" s="322"/>
+      <c r="T61" s="322"/>
+      <c r="U61" s="322"/>
+      <c r="V61" s="322"/>
+      <c r="W61" s="322"/>
+      <c r="X61" s="322"/>
+      <c r="Y61" s="322"/>
+      <c r="Z61" s="322"/>
+      <c r="AA61" s="322"/>
+      <c r="AB61" s="322"/>
+      <c r="AC61" s="322"/>
+      <c r="AD61" s="322"/>
+      <c r="AE61" s="322"/>
+      <c r="AF61" s="322"/>
+      <c r="AG61" s="322"/>
+      <c r="AH61" s="322"/>
+      <c r="AI61" s="322"/>
+    </row>
+    <row r="62" spans="1:35" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="323" t="s">
+        <v>19</v>
+      </c>
+      <c r="B62" s="324"/>
+      <c r="C62" s="324"/>
+      <c r="D62" s="324"/>
+      <c r="E62" s="324"/>
+      <c r="F62" s="324"/>
+      <c r="G62" s="324"/>
+      <c r="H62" s="324"/>
+      <c r="I62" s="324"/>
+      <c r="J62" s="324"/>
+      <c r="K62" s="324"/>
+      <c r="L62" s="324"/>
+      <c r="M62" s="324"/>
+      <c r="N62" s="324"/>
+      <c r="O62" s="324"/>
+      <c r="P62" s="324"/>
+      <c r="Q62" s="324"/>
+      <c r="R62" s="324"/>
+      <c r="S62" s="324"/>
+      <c r="T62" s="324"/>
+      <c r="U62" s="324"/>
+      <c r="V62" s="324"/>
+      <c r="W62" s="324"/>
+      <c r="X62" s="324"/>
+      <c r="Y62" s="324"/>
+      <c r="Z62" s="324"/>
+      <c r="AA62" s="324"/>
+      <c r="AB62" s="324"/>
+      <c r="AC62" s="324"/>
+      <c r="AD62" s="324"/>
+      <c r="AE62" s="324"/>
+      <c r="AF62" s="324"/>
+      <c r="AG62" s="324"/>
+      <c r="AH62" s="324"/>
+      <c r="AI62" s="325"/>
+    </row>
+    <row r="63" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="110" t="s">
+        <v>88</v>
+      </c>
+      <c r="B63" s="110"/>
+      <c r="C63" s="110"/>
+      <c r="D63" s="110"/>
+      <c r="E63" s="110"/>
+      <c r="F63" s="110"/>
+      <c r="G63" s="110"/>
+      <c r="H63" s="110"/>
+      <c r="I63" s="110"/>
+      <c r="J63" s="110"/>
+      <c r="K63" s="110"/>
+      <c r="L63" s="110"/>
+      <c r="M63" s="110"/>
+      <c r="N63" s="110"/>
+      <c r="O63" s="110"/>
+      <c r="P63" s="110"/>
+      <c r="Q63" s="110"/>
+      <c r="R63" s="110"/>
+      <c r="S63" s="110"/>
+      <c r="T63" s="110"/>
+      <c r="U63" s="110"/>
+      <c r="V63" s="110"/>
+      <c r="W63" s="110"/>
+      <c r="X63" s="110"/>
+      <c r="Y63" s="110"/>
+      <c r="Z63" s="110"/>
+      <c r="AA63" s="110"/>
+      <c r="AB63" s="110"/>
+      <c r="AC63" s="110"/>
+      <c r="AD63" s="110"/>
+      <c r="AE63" s="110"/>
+      <c r="AF63" s="110"/>
+      <c r="AG63" s="110"/>
+      <c r="AH63" s="110"/>
+      <c r="AI63" s="110"/>
+    </row>
+    <row r="64" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="156" t="s">
+        <v>16</v>
+      </c>
+      <c r="B64" s="156"/>
+      <c r="C64" s="156"/>
+      <c r="D64" s="156"/>
+      <c r="E64" s="156"/>
+      <c r="F64" s="156"/>
+      <c r="G64" s="156"/>
+      <c r="H64" s="156"/>
+      <c r="I64" s="156"/>
+      <c r="J64" s="156"/>
+      <c r="K64" s="156"/>
+      <c r="L64" s="157" t="s">
+        <v>98</v>
+      </c>
+      <c r="M64" s="158"/>
+      <c r="N64" s="158"/>
+      <c r="O64" s="158"/>
+      <c r="P64" s="158"/>
+      <c r="Q64" s="158"/>
+      <c r="R64" s="158"/>
+      <c r="S64" s="158"/>
+      <c r="T64" s="158"/>
+      <c r="U64" s="158"/>
+      <c r="V64" s="158"/>
+      <c r="W64" s="158"/>
+      <c r="X64" s="159"/>
+      <c r="Y64" s="156" t="s">
+        <v>3</v>
+      </c>
+      <c r="Z64" s="156"/>
+      <c r="AA64" s="156"/>
+      <c r="AB64" s="156"/>
+      <c r="AC64" s="156"/>
+      <c r="AD64" s="156"/>
+      <c r="AE64" s="156" t="s">
+        <v>14</v>
+      </c>
+      <c r="AF64" s="156"/>
+      <c r="AG64" s="156"/>
+      <c r="AH64" s="156"/>
+      <c r="AI64" s="156"/>
+    </row>
+    <row r="65" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="335"/>
+      <c r="B65" s="335"/>
+      <c r="C65" s="335"/>
+      <c r="D65" s="335"/>
+      <c r="E65" s="335"/>
+      <c r="F65" s="335"/>
+      <c r="G65" s="335"/>
+      <c r="H65" s="335"/>
+      <c r="I65" s="335"/>
+      <c r="J65" s="335"/>
+      <c r="K65" s="335"/>
+      <c r="L65" s="301"/>
+      <c r="M65" s="302"/>
+      <c r="N65" s="302"/>
+      <c r="O65" s="302"/>
+      <c r="P65" s="302"/>
+      <c r="Q65" s="302"/>
+      <c r="R65" s="302"/>
+      <c r="S65" s="302"/>
+      <c r="T65" s="302"/>
+      <c r="U65" s="302"/>
+      <c r="V65" s="302"/>
+      <c r="W65" s="302"/>
+      <c r="X65" s="336"/>
+      <c r="Y65" s="335"/>
+      <c r="Z65" s="335"/>
+      <c r="AA65" s="335"/>
+      <c r="AB65" s="335"/>
+      <c r="AC65" s="335"/>
+      <c r="AD65" s="335"/>
+      <c r="AE65" s="335"/>
+      <c r="AF65" s="335"/>
+      <c r="AG65" s="335"/>
+      <c r="AH65" s="335"/>
+      <c r="AI65" s="335"/>
+    </row>
+    <row r="66" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="335"/>
+      <c r="B66" s="335"/>
+      <c r="C66" s="335"/>
+      <c r="D66" s="335"/>
+      <c r="E66" s="335"/>
+      <c r="F66" s="335"/>
+      <c r="G66" s="335"/>
+      <c r="H66" s="335"/>
+      <c r="I66" s="335"/>
+      <c r="J66" s="335"/>
+      <c r="K66" s="335"/>
+      <c r="L66" s="301"/>
+      <c r="M66" s="302"/>
+      <c r="N66" s="302"/>
+      <c r="O66" s="302"/>
+      <c r="P66" s="302"/>
+      <c r="Q66" s="302"/>
+      <c r="R66" s="302"/>
+      <c r="S66" s="302"/>
+      <c r="T66" s="302"/>
+      <c r="U66" s="302"/>
+      <c r="V66" s="302"/>
+      <c r="W66" s="302"/>
+      <c r="X66" s="336"/>
+      <c r="Y66" s="335"/>
+      <c r="Z66" s="335"/>
+      <c r="AA66" s="335"/>
+      <c r="AB66" s="335"/>
+      <c r="AC66" s="335"/>
+      <c r="AD66" s="335"/>
+      <c r="AE66" s="335"/>
+      <c r="AF66" s="335"/>
+      <c r="AG66" s="335"/>
+      <c r="AH66" s="335"/>
+      <c r="AI66" s="335"/>
+    </row>
+    <row r="67" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="110" t="s">
+        <v>47</v>
+      </c>
+      <c r="B67" s="110"/>
+      <c r="C67" s="110"/>
+      <c r="D67" s="110"/>
+      <c r="E67" s="110"/>
+      <c r="F67" s="110"/>
+      <c r="G67" s="110"/>
+      <c r="H67" s="110"/>
+      <c r="I67" s="110"/>
+      <c r="J67" s="110"/>
+      <c r="K67" s="110"/>
+      <c r="L67" s="110"/>
+      <c r="M67" s="110"/>
+      <c r="N67" s="110"/>
+      <c r="O67" s="110"/>
+      <c r="P67" s="110"/>
+      <c r="Q67" s="110"/>
+      <c r="R67" s="110"/>
+      <c r="S67" s="110"/>
+      <c r="T67" s="110"/>
+      <c r="U67" s="110"/>
+      <c r="V67" s="110"/>
+      <c r="W67" s="110"/>
+      <c r="X67" s="110"/>
+      <c r="Y67" s="110"/>
+      <c r="Z67" s="110"/>
+      <c r="AA67" s="110"/>
+      <c r="AB67" s="110"/>
+      <c r="AC67" s="110"/>
+      <c r="AD67" s="110"/>
+      <c r="AE67" s="110"/>
+      <c r="AF67" s="110"/>
+      <c r="AG67" s="110"/>
+      <c r="AH67" s="110"/>
+      <c r="AI67" s="110"/>
+    </row>
+    <row r="68" spans="1:35" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="219" t="s">
+        <v>121</v>
+      </c>
+      <c r="B68" s="220"/>
+      <c r="C68" s="220"/>
+      <c r="D68" s="220"/>
+      <c r="E68" s="220"/>
+      <c r="F68" s="220"/>
+      <c r="G68" s="220"/>
+      <c r="H68" s="220"/>
+      <c r="I68" s="220"/>
+      <c r="J68" s="220"/>
+      <c r="K68" s="220"/>
+      <c r="L68" s="220"/>
+      <c r="M68" s="220"/>
+      <c r="N68" s="220"/>
+      <c r="O68" s="220"/>
+      <c r="P68" s="220"/>
+      <c r="Q68" s="220"/>
+      <c r="R68" s="220"/>
+      <c r="S68" s="220"/>
+      <c r="T68" s="220"/>
+      <c r="U68" s="220"/>
+      <c r="V68" s="220"/>
+      <c r="W68" s="220"/>
+      <c r="X68" s="220"/>
+      <c r="Y68" s="220"/>
+      <c r="Z68" s="220"/>
+      <c r="AA68" s="220"/>
+      <c r="AB68" s="220"/>
+      <c r="AC68" s="220"/>
+      <c r="AD68" s="220"/>
+      <c r="AE68" s="220"/>
+      <c r="AF68" s="220"/>
+      <c r="AG68" s="220"/>
+      <c r="AH68" s="220"/>
+      <c r="AI68" s="221"/>
+    </row>
+    <row r="69" spans="1:35" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="222"/>
+      <c r="B69" s="223"/>
+      <c r="C69" s="223"/>
+      <c r="D69" s="223"/>
+      <c r="E69" s="223"/>
+      <c r="F69" s="223"/>
+      <c r="G69" s="223"/>
+      <c r="H69" s="223"/>
+      <c r="I69" s="223"/>
+      <c r="J69" s="223"/>
+      <c r="K69" s="223"/>
+      <c r="L69" s="223"/>
+      <c r="M69" s="223"/>
+      <c r="N69" s="223"/>
+      <c r="O69" s="223"/>
+      <c r="P69" s="223"/>
+      <c r="Q69" s="223"/>
+      <c r="R69" s="223"/>
+      <c r="S69" s="223"/>
+      <c r="T69" s="223"/>
+      <c r="U69" s="223"/>
+      <c r="V69" s="223"/>
+      <c r="W69" s="223"/>
+      <c r="X69" s="223"/>
+      <c r="Y69" s="223"/>
+      <c r="Z69" s="223"/>
+      <c r="AA69" s="223"/>
+      <c r="AB69" s="223"/>
+      <c r="AC69" s="223"/>
+      <c r="AD69" s="223"/>
+      <c r="AE69" s="223"/>
+      <c r="AF69" s="223"/>
+      <c r="AG69" s="223"/>
+      <c r="AH69" s="223"/>
+      <c r="AI69" s="224"/>
+    </row>
+    <row r="70" spans="1:35" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="222"/>
+      <c r="B70" s="223"/>
+      <c r="C70" s="223"/>
+      <c r="D70" s="223"/>
+      <c r="E70" s="223"/>
+      <c r="F70" s="223"/>
+      <c r="G70" s="223"/>
+      <c r="H70" s="223"/>
+      <c r="I70" s="223"/>
+      <c r="J70" s="223"/>
+      <c r="K70" s="223"/>
+      <c r="L70" s="223"/>
+      <c r="M70" s="223"/>
+      <c r="N70" s="223"/>
+      <c r="O70" s="223"/>
+      <c r="P70" s="223"/>
+      <c r="Q70" s="223"/>
+      <c r="R70" s="223"/>
+      <c r="S70" s="223"/>
+      <c r="T70" s="223"/>
+      <c r="U70" s="223"/>
+      <c r="V70" s="223"/>
+      <c r="W70" s="223"/>
+      <c r="X70" s="223"/>
+      <c r="Y70" s="223"/>
+      <c r="Z70" s="223"/>
+      <c r="AA70" s="223"/>
+      <c r="AB70" s="223"/>
+      <c r="AC70" s="223"/>
+      <c r="AD70" s="223"/>
+      <c r="AE70" s="223"/>
+      <c r="AF70" s="223"/>
+      <c r="AG70" s="223"/>
+      <c r="AH70" s="223"/>
+      <c r="AI70" s="224"/>
+    </row>
+    <row r="71" spans="1:35" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="222"/>
+      <c r="B71" s="223"/>
+      <c r="C71" s="223"/>
+      <c r="D71" s="223"/>
+      <c r="E71" s="223"/>
+      <c r="F71" s="223"/>
+      <c r="G71" s="223"/>
+      <c r="H71" s="223"/>
+      <c r="I71" s="223"/>
+      <c r="J71" s="223"/>
+      <c r="K71" s="223"/>
+      <c r="L71" s="223"/>
+      <c r="M71" s="223"/>
+      <c r="N71" s="223"/>
+      <c r="O71" s="223"/>
+      <c r="P71" s="223"/>
+      <c r="Q71" s="223"/>
+      <c r="R71" s="223"/>
+      <c r="S71" s="223"/>
+      <c r="T71" s="223"/>
+      <c r="U71" s="223"/>
+      <c r="V71" s="223"/>
+      <c r="W71" s="223"/>
+      <c r="X71" s="223"/>
+      <c r="Y71" s="223"/>
+      <c r="Z71" s="223"/>
+      <c r="AA71" s="223"/>
+      <c r="AB71" s="223"/>
+      <c r="AC71" s="223"/>
+      <c r="AD71" s="223"/>
+      <c r="AE71" s="223"/>
+      <c r="AF71" s="223"/>
+      <c r="AG71" s="223"/>
+      <c r="AH71" s="223"/>
+      <c r="AI71" s="224"/>
+    </row>
+    <row r="72" spans="1:35" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="222"/>
+      <c r="B72" s="223"/>
+      <c r="C72" s="223"/>
+      <c r="D72" s="223"/>
+      <c r="E72" s="223"/>
+      <c r="F72" s="223"/>
+      <c r="G72" s="223"/>
+      <c r="H72" s="223"/>
+      <c r="I72" s="223"/>
+      <c r="J72" s="223"/>
+      <c r="K72" s="223"/>
+      <c r="L72" s="223"/>
+      <c r="M72" s="223"/>
+      <c r="N72" s="223"/>
+      <c r="O72" s="223"/>
+      <c r="P72" s="223"/>
+      <c r="Q72" s="223"/>
+      <c r="R72" s="223"/>
+      <c r="S72" s="223"/>
+      <c r="T72" s="223"/>
+      <c r="U72" s="223"/>
+      <c r="V72" s="223"/>
+      <c r="W72" s="223"/>
+      <c r="X72" s="223"/>
+      <c r="Y72" s="223"/>
+      <c r="Z72" s="223"/>
+      <c r="AA72" s="223"/>
+      <c r="AB72" s="223"/>
+      <c r="AC72" s="223"/>
+      <c r="AD72" s="223"/>
+      <c r="AE72" s="223"/>
+      <c r="AF72" s="223"/>
+      <c r="AG72" s="223"/>
+      <c r="AH72" s="223"/>
+      <c r="AI72" s="224"/>
+    </row>
+    <row r="73" spans="1:35" ht="45.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="225"/>
+      <c r="B73" s="226"/>
+      <c r="C73" s="226"/>
+      <c r="D73" s="226"/>
+      <c r="E73" s="226"/>
+      <c r="F73" s="226"/>
+      <c r="G73" s="226"/>
+      <c r="H73" s="226"/>
+      <c r="I73" s="226"/>
+      <c r="J73" s="226"/>
+      <c r="K73" s="226"/>
+      <c r="L73" s="226"/>
+      <c r="M73" s="226"/>
+      <c r="N73" s="226"/>
+      <c r="O73" s="226"/>
+      <c r="P73" s="226"/>
+      <c r="Q73" s="226"/>
+      <c r="R73" s="226"/>
+      <c r="S73" s="226"/>
+      <c r="T73" s="226"/>
+      <c r="U73" s="226"/>
+      <c r="V73" s="226"/>
+      <c r="W73" s="226"/>
+      <c r="X73" s="226"/>
+      <c r="Y73" s="226"/>
+      <c r="Z73" s="226"/>
+      <c r="AA73" s="226"/>
+      <c r="AB73" s="226"/>
+      <c r="AC73" s="226"/>
+      <c r="AD73" s="226"/>
+      <c r="AE73" s="226"/>
+      <c r="AF73" s="226"/>
+      <c r="AG73" s="226"/>
+      <c r="AH73" s="226"/>
+      <c r="AI73" s="227"/>
+    </row>
+    <row r="74" spans="1:35" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="110" t="s">
+        <v>95</v>
+      </c>
+      <c r="B74" s="110"/>
+      <c r="C74" s="110"/>
+      <c r="D74" s="110"/>
+      <c r="E74" s="110"/>
+      <c r="F74" s="110"/>
+      <c r="G74" s="110"/>
+      <c r="H74" s="110"/>
+      <c r="I74" s="110"/>
+      <c r="J74" s="110"/>
+      <c r="K74" s="110"/>
+      <c r="L74" s="110"/>
+      <c r="M74" s="110"/>
+      <c r="N74" s="110"/>
+      <c r="O74" s="110"/>
+      <c r="P74" s="110"/>
+      <c r="Q74" s="110"/>
+      <c r="R74" s="110"/>
+      <c r="S74" s="110"/>
+      <c r="T74" s="110"/>
+      <c r="U74" s="110"/>
+      <c r="V74" s="110"/>
+      <c r="W74" s="110"/>
+      <c r="X74" s="110"/>
+      <c r="Y74" s="110"/>
+      <c r="Z74" s="110"/>
+      <c r="AA74" s="110"/>
+      <c r="AB74" s="110"/>
+      <c r="AC74" s="110"/>
+      <c r="AD74" s="110"/>
+      <c r="AE74" s="110"/>
+      <c r="AF74" s="110"/>
+      <c r="AG74" s="110"/>
+      <c r="AH74" s="110"/>
+      <c r="AI74" s="110"/>
+    </row>
+    <row r="75" spans="1:35" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="228" t="s">
+        <v>122</v>
+      </c>
+      <c r="B75" s="229"/>
+      <c r="C75" s="229"/>
+      <c r="D75" s="229"/>
+      <c r="E75" s="229"/>
+      <c r="F75" s="229"/>
+      <c r="G75" s="229"/>
+      <c r="H75" s="229"/>
+      <c r="I75" s="229"/>
+      <c r="J75" s="229"/>
+      <c r="K75" s="229"/>
+      <c r="L75" s="229"/>
+      <c r="M75" s="229"/>
+      <c r="N75" s="229"/>
+      <c r="O75" s="229"/>
+      <c r="P75" s="229"/>
+      <c r="Q75" s="229"/>
+      <c r="R75" s="229"/>
+      <c r="S75" s="229"/>
+      <c r="T75" s="229"/>
+      <c r="U75" s="229"/>
+      <c r="V75" s="229"/>
+      <c r="W75" s="229"/>
+      <c r="X75" s="229"/>
+      <c r="Y75" s="229"/>
+      <c r="Z75" s="229"/>
+      <c r="AA75" s="229"/>
+      <c r="AB75" s="229"/>
+      <c r="AC75" s="229"/>
+      <c r="AD75" s="229"/>
+      <c r="AE75" s="229"/>
+      <c r="AF75" s="229"/>
+      <c r="AG75" s="229"/>
+      <c r="AH75" s="229"/>
+      <c r="AI75" s="230"/>
+    </row>
+    <row r="76" spans="1:35" ht="144.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="231"/>
+      <c r="B76" s="232"/>
+      <c r="C76" s="232"/>
+      <c r="D76" s="232"/>
+      <c r="E76" s="232"/>
+      <c r="F76" s="232"/>
+      <c r="G76" s="232"/>
+      <c r="H76" s="232"/>
+      <c r="I76" s="232"/>
+      <c r="J76" s="232"/>
+      <c r="K76" s="232"/>
+      <c r="L76" s="232"/>
+      <c r="M76" s="232"/>
+      <c r="N76" s="232"/>
+      <c r="O76" s="232"/>
+      <c r="P76" s="232"/>
+      <c r="Q76" s="232"/>
+      <c r="R76" s="232"/>
+      <c r="S76" s="232"/>
+      <c r="T76" s="232"/>
+      <c r="U76" s="232"/>
+      <c r="V76" s="232"/>
+      <c r="W76" s="232"/>
+      <c r="X76" s="232"/>
+      <c r="Y76" s="232"/>
+      <c r="Z76" s="232"/>
+      <c r="AA76" s="232"/>
+      <c r="AB76" s="232"/>
+      <c r="AC76" s="232"/>
+      <c r="AD76" s="232"/>
+      <c r="AE76" s="232"/>
+      <c r="AF76" s="232"/>
+      <c r="AG76" s="232"/>
+      <c r="AH76" s="232"/>
+      <c r="AI76" s="233"/>
+    </row>
+    <row r="77" spans="1:35" ht="244.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="231"/>
+      <c r="B77" s="232"/>
+      <c r="C77" s="232"/>
+      <c r="D77" s="232"/>
+      <c r="E77" s="232"/>
+      <c r="F77" s="232"/>
+      <c r="G77" s="232"/>
+      <c r="H77" s="232"/>
+      <c r="I77" s="232"/>
+      <c r="J77" s="232"/>
+      <c r="K77" s="232"/>
+      <c r="L77" s="232"/>
+      <c r="M77" s="232"/>
+      <c r="N77" s="232"/>
+      <c r="O77" s="232"/>
+      <c r="P77" s="232"/>
+      <c r="Q77" s="232"/>
+      <c r="R77" s="232"/>
+      <c r="S77" s="232"/>
+      <c r="T77" s="232"/>
+      <c r="U77" s="232"/>
+      <c r="V77" s="232"/>
+      <c r="W77" s="232"/>
+      <c r="X77" s="232"/>
+      <c r="Y77" s="232"/>
+      <c r="Z77" s="232"/>
+      <c r="AA77" s="232"/>
+      <c r="AB77" s="232"/>
+      <c r="AC77" s="232"/>
+      <c r="AD77" s="232"/>
+      <c r="AE77" s="232"/>
+      <c r="AF77" s="232"/>
+      <c r="AG77" s="232"/>
+      <c r="AH77" s="232"/>
+      <c r="AI77" s="233"/>
+    </row>
+    <row r="78" spans="1:35" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="236" t="s">
+        <v>99</v>
+      </c>
+      <c r="B78" s="237"/>
+      <c r="C78" s="237"/>
+      <c r="D78" s="237"/>
+      <c r="E78" s="237"/>
+      <c r="F78" s="237"/>
+      <c r="G78" s="237"/>
+      <c r="H78" s="237"/>
+      <c r="I78" s="237"/>
+      <c r="J78" s="237"/>
+      <c r="K78" s="237"/>
+      <c r="L78" s="237"/>
+      <c r="M78" s="237"/>
+      <c r="N78" s="237"/>
+      <c r="O78" s="237"/>
+      <c r="P78" s="237"/>
+      <c r="Q78" s="237"/>
+      <c r="R78" s="237"/>
+      <c r="S78" s="237"/>
+      <c r="T78" s="237"/>
+      <c r="U78" s="237"/>
+      <c r="V78" s="237"/>
+      <c r="W78" s="237"/>
+      <c r="X78" s="237"/>
+      <c r="Y78" s="237"/>
+      <c r="Z78" s="237"/>
+      <c r="AA78" s="237"/>
+      <c r="AB78" s="237"/>
+      <c r="AC78" s="237"/>
+      <c r="AD78" s="237"/>
+      <c r="AE78" s="237"/>
+      <c r="AF78" s="237"/>
+      <c r="AG78" s="237"/>
+      <c r="AH78" s="237"/>
+      <c r="AI78" s="238"/>
+    </row>
+    <row r="79" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="21"/>
+      <c r="B79" s="22"/>
+      <c r="C79" s="22"/>
+      <c r="D79" s="22"/>
+      <c r="E79" s="22"/>
+      <c r="F79" s="22"/>
+      <c r="G79" s="22"/>
+      <c r="H79" s="22"/>
+      <c r="I79" s="22"/>
+      <c r="J79" s="22"/>
+      <c r="K79" s="22"/>
+      <c r="L79" s="22"/>
+      <c r="M79" s="22"/>
+      <c r="N79" s="22"/>
+      <c r="O79" s="22"/>
+      <c r="P79" s="22"/>
+      <c r="Q79" s="22"/>
+      <c r="R79" s="22"/>
+      <c r="S79" s="22"/>
+      <c r="T79" s="22"/>
+      <c r="U79" s="22"/>
+      <c r="V79" s="22"/>
+      <c r="W79" s="22"/>
+      <c r="X79" s="22"/>
+      <c r="Y79" s="35"/>
+      <c r="Z79" s="35"/>
+      <c r="AA79" s="35"/>
+      <c r="AB79" s="35"/>
+      <c r="AC79" s="35"/>
+      <c r="AD79" s="35"/>
+      <c r="AE79" s="35"/>
+      <c r="AF79" s="35"/>
+      <c r="AG79" s="35"/>
+      <c r="AH79" s="35"/>
+      <c r="AI79" s="36"/>
+    </row>
+    <row r="80" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="21"/>
+      <c r="B80" s="22"/>
+      <c r="C80" s="22"/>
+      <c r="D80" s="22"/>
+      <c r="E80" s="22"/>
+      <c r="F80" s="22"/>
+      <c r="G80" s="22"/>
+      <c r="H80" s="22"/>
+      <c r="I80" s="22"/>
+      <c r="J80" s="22"/>
+      <c r="K80" s="22"/>
+      <c r="L80" s="22"/>
+      <c r="M80" s="22"/>
+      <c r="N80" s="22"/>
+      <c r="O80" s="22"/>
+      <c r="P80" s="22"/>
+      <c r="Q80" s="22"/>
+      <c r="R80" s="22"/>
+      <c r="S80" s="22"/>
+      <c r="T80" s="22"/>
+      <c r="U80" s="22"/>
+      <c r="V80" s="22"/>
+      <c r="W80" s="23"/>
+      <c r="X80" s="23"/>
+      <c r="Y80" s="35"/>
+      <c r="Z80" s="35"/>
+      <c r="AA80" s="35"/>
+      <c r="AB80" s="35"/>
+      <c r="AC80" s="35"/>
+      <c r="AD80" s="35"/>
+      <c r="AE80" s="35"/>
+      <c r="AF80" s="35"/>
+      <c r="AG80" s="35"/>
+      <c r="AH80" s="35"/>
+      <c r="AI80" s="36"/>
+    </row>
+    <row r="81" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="21"/>
+      <c r="B81" s="22"/>
+      <c r="C81" s="73"/>
+      <c r="D81" s="73"/>
+      <c r="E81" s="73"/>
+      <c r="F81" s="73"/>
+      <c r="G81" s="73"/>
+      <c r="H81" s="73"/>
+      <c r="I81" s="73"/>
+      <c r="J81" s="73"/>
+      <c r="K81" s="22"/>
+      <c r="L81" s="22"/>
+      <c r="M81" s="22"/>
+      <c r="N81" s="22"/>
+      <c r="O81" s="22"/>
+      <c r="P81" s="22"/>
+      <c r="Q81" s="22"/>
+      <c r="R81" s="22"/>
+      <c r="S81" s="22"/>
+      <c r="T81" s="22"/>
+      <c r="U81" s="22"/>
+      <c r="V81" s="22"/>
+      <c r="W81" s="23"/>
+      <c r="X81" s="23"/>
+      <c r="Y81" s="35"/>
+      <c r="Z81" s="35"/>
+      <c r="AA81" s="35"/>
+      <c r="AB81" s="35"/>
+      <c r="AC81" s="35"/>
+      <c r="AD81" s="35"/>
+      <c r="AE81" s="35"/>
+      <c r="AF81" s="35"/>
+      <c r="AG81" s="35"/>
+      <c r="AH81" s="35"/>
+      <c r="AI81" s="36"/>
+    </row>
+    <row r="82" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="21"/>
+      <c r="B82" s="22"/>
+      <c r="C82" s="73"/>
+      <c r="D82" s="73"/>
+      <c r="E82" s="73"/>
+      <c r="F82" s="73"/>
+      <c r="G82" s="73"/>
+      <c r="H82" s="73"/>
+      <c r="I82" s="73"/>
+      <c r="J82" s="73"/>
+      <c r="K82" s="22"/>
+      <c r="L82" s="22"/>
+      <c r="M82" s="22"/>
+      <c r="N82" s="22"/>
+      <c r="O82" s="22"/>
+      <c r="P82" s="22"/>
+      <c r="Q82" s="22"/>
+      <c r="R82" s="22"/>
+      <c r="S82" s="22"/>
+      <c r="T82" s="22"/>
+      <c r="U82" s="22"/>
+      <c r="V82" s="22"/>
+      <c r="W82" s="22"/>
+      <c r="X82" s="22"/>
+      <c r="Y82" s="35"/>
+      <c r="Z82" s="35"/>
+      <c r="AA82" s="35"/>
+      <c r="AB82" s="35"/>
+      <c r="AC82" s="35"/>
+      <c r="AD82" s="35"/>
+      <c r="AE82" s="35"/>
+      <c r="AF82" s="35"/>
+      <c r="AG82" s="35"/>
+      <c r="AH82" s="35"/>
+      <c r="AI82" s="36"/>
+    </row>
+    <row r="83" spans="1:35" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="234" t="s">
+        <v>89</v>
+      </c>
+      <c r="B83" s="235"/>
+      <c r="C83" s="235"/>
+      <c r="D83" s="235"/>
+      <c r="E83" s="235"/>
+      <c r="F83" s="235"/>
+      <c r="G83" s="235"/>
+      <c r="H83" s="235"/>
+      <c r="I83" s="235"/>
+      <c r="J83" s="235"/>
+      <c r="K83" s="235"/>
+      <c r="L83" s="24"/>
+      <c r="M83" s="24"/>
+      <c r="N83" s="24"/>
+      <c r="O83" s="24"/>
+      <c r="P83" s="24"/>
+      <c r="Q83" s="24"/>
+      <c r="R83" s="22"/>
+      <c r="S83" s="22"/>
+      <c r="T83" s="22"/>
+      <c r="U83" s="22"/>
+      <c r="V83" s="22"/>
+      <c r="W83" s="22"/>
+      <c r="X83" s="22"/>
+      <c r="Y83" s="35"/>
+      <c r="Z83" s="35"/>
+      <c r="AA83" s="35"/>
+      <c r="AB83" s="35"/>
+      <c r="AC83" s="35"/>
+      <c r="AD83" s="35"/>
+      <c r="AE83" s="35"/>
+      <c r="AF83" s="35"/>
+      <c r="AG83" s="35"/>
+      <c r="AH83" s="35"/>
+      <c r="AI83" s="36"/>
+    </row>
+    <row r="84" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="55" t="s">
+        <v>21</v>
+      </c>
+      <c r="B84" s="51"/>
+      <c r="C84" s="296"/>
+      <c r="D84" s="296"/>
+      <c r="E84" s="296"/>
+      <c r="F84" s="296"/>
+      <c r="G84" s="296"/>
+      <c r="H84" s="296"/>
+      <c r="I84" s="296"/>
+      <c r="J84" s="296"/>
+      <c r="K84" s="25"/>
+      <c r="L84" s="153" t="s">
+        <v>22</v>
+      </c>
+      <c r="M84" s="153"/>
+      <c r="N84" s="153"/>
+      <c r="O84" s="153"/>
+      <c r="P84" s="153"/>
+      <c r="Q84" s="153"/>
+      <c r="R84" s="26"/>
+      <c r="S84" s="26"/>
+      <c r="T84" s="26"/>
+      <c r="U84" s="26"/>
+      <c r="V84" s="26"/>
+      <c r="W84" s="26"/>
+      <c r="X84" s="26"/>
+      <c r="Y84" s="38"/>
+      <c r="Z84" s="38"/>
+      <c r="AA84" s="38"/>
+      <c r="AB84" s="38"/>
+      <c r="AC84" s="38"/>
+      <c r="AD84" s="38"/>
+      <c r="AE84" s="38"/>
+      <c r="AF84" s="38"/>
+      <c r="AG84" s="38"/>
+      <c r="AH84" s="38"/>
+      <c r="AI84" s="39"/>
+    </row>
+    <row r="85" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="57"/>
+      <c r="B85" s="51"/>
+      <c r="C85" s="51"/>
+      <c r="D85" s="51"/>
+      <c r="E85" s="52"/>
+      <c r="F85" s="52"/>
+      <c r="G85" s="52"/>
+      <c r="H85" s="52"/>
+      <c r="I85" s="52"/>
+      <c r="J85" s="52"/>
+      <c r="K85" s="52"/>
+      <c r="L85" s="53"/>
+      <c r="M85" s="53"/>
+      <c r="N85" s="53"/>
+      <c r="O85" s="53"/>
+      <c r="P85" s="53"/>
+      <c r="Q85" s="53"/>
+      <c r="R85" s="54"/>
+      <c r="S85" s="54"/>
+      <c r="T85" s="54"/>
+      <c r="U85" s="54"/>
+      <c r="V85" s="54"/>
+      <c r="W85" s="54"/>
+      <c r="X85" s="54"/>
+      <c r="Y85" s="35"/>
+      <c r="Z85" s="35"/>
+      <c r="AA85" s="35"/>
+      <c r="AB85" s="35"/>
+      <c r="AC85" s="35"/>
+      <c r="AD85" s="35"/>
+      <c r="AE85" s="35"/>
+      <c r="AF85" s="35"/>
+      <c r="AG85" s="35"/>
+      <c r="AH85" s="35"/>
+      <c r="AI85" s="35"/>
+    </row>
+    <row r="86" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="57"/>
+      <c r="B86" s="51"/>
+      <c r="C86" s="51"/>
+      <c r="D86" s="51"/>
+      <c r="E86" s="52"/>
+      <c r="F86" s="52"/>
+      <c r="G86" s="52"/>
+      <c r="H86" s="52"/>
+      <c r="I86" s="52"/>
+      <c r="J86" s="52"/>
+      <c r="K86" s="52"/>
+      <c r="L86" s="53"/>
+      <c r="M86" s="53"/>
+      <c r="N86" s="53"/>
+      <c r="O86" s="53"/>
+      <c r="P86" s="53"/>
+      <c r="Q86" s="53"/>
+      <c r="R86" s="54"/>
+      <c r="S86" s="54"/>
+      <c r="T86" s="54"/>
+      <c r="U86" s="54"/>
+      <c r="V86" s="54"/>
+      <c r="W86" s="54"/>
+      <c r="X86" s="54"/>
+      <c r="Y86" s="35"/>
+      <c r="Z86" s="35"/>
+      <c r="AA86" s="35"/>
+      <c r="AB86" s="35"/>
+      <c r="AC86" s="35"/>
+      <c r="AD86" s="35"/>
+      <c r="AE86" s="35"/>
+      <c r="AF86" s="35"/>
+      <c r="AG86" s="35"/>
+      <c r="AH86" s="35"/>
+      <c r="AI86" s="35"/>
+    </row>
+    <row r="87" spans="1:35" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="57"/>
+      <c r="B87" s="51"/>
+      <c r="C87" s="51"/>
+      <c r="D87" s="51"/>
+      <c r="E87" s="52"/>
+      <c r="F87" s="52"/>
+      <c r="G87" s="52"/>
+      <c r="H87" s="52"/>
+      <c r="I87" s="52"/>
+      <c r="J87" s="52"/>
+      <c r="K87" s="52"/>
+      <c r="L87" s="53"/>
+      <c r="M87" s="53"/>
+      <c r="N87" s="53"/>
+      <c r="O87" s="53"/>
+      <c r="P87" s="53"/>
+      <c r="Q87" s="53"/>
+      <c r="R87" s="54"/>
+      <c r="S87" s="54"/>
+      <c r="T87" s="54"/>
+      <c r="U87" s="54"/>
+      <c r="V87" s="54"/>
+      <c r="W87" s="54"/>
+      <c r="X87" s="54"/>
+      <c r="Y87" s="35"/>
+      <c r="Z87" s="35"/>
+      <c r="AA87" s="35"/>
+      <c r="AB87" s="35"/>
+      <c r="AC87" s="35"/>
+      <c r="AD87" s="35"/>
+      <c r="AE87" s="35"/>
+      <c r="AF87" s="35"/>
+      <c r="AG87" s="35"/>
+      <c r="AH87" s="35"/>
+      <c r="AI87" s="35"/>
+    </row>
+    <row r="88" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="56"/>
+      <c r="B88" s="27"/>
+      <c r="C88" s="27"/>
+      <c r="D88" s="27"/>
+      <c r="E88" s="27"/>
+      <c r="F88" s="27"/>
+      <c r="G88" s="27"/>
+      <c r="H88" s="27"/>
+      <c r="I88" s="27"/>
+      <c r="J88" s="27"/>
+      <c r="K88" s="27"/>
+      <c r="L88" s="27"/>
+      <c r="M88" s="27"/>
+      <c r="N88" s="27"/>
+      <c r="O88" s="28"/>
+      <c r="P88" s="28"/>
+      <c r="Q88" s="28"/>
+      <c r="R88" s="28"/>
+      <c r="S88" s="28"/>
+      <c r="T88" s="28"/>
+      <c r="U88" s="28"/>
+      <c r="V88" s="28"/>
+      <c r="W88" s="28"/>
+      <c r="X88" s="28"/>
+    </row>
+    <row r="89" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="29"/>
+      <c r="B89" s="29"/>
+      <c r="C89" s="29"/>
+      <c r="D89" s="29"/>
+      <c r="E89" s="29"/>
+      <c r="F89" s="29"/>
+      <c r="G89" s="29"/>
+      <c r="H89" s="29"/>
+      <c r="I89" s="29"/>
+      <c r="J89" s="29"/>
+      <c r="K89" s="29"/>
+      <c r="L89" s="29"/>
+      <c r="M89" s="29"/>
+      <c r="N89" s="29"/>
+      <c r="O89" s="29"/>
+      <c r="P89" s="29"/>
+      <c r="Q89" s="29"/>
+      <c r="R89" s="29"/>
+      <c r="S89" s="29"/>
+      <c r="T89" s="29"/>
+      <c r="U89" s="29"/>
+      <c r="V89" s="29"/>
+      <c r="W89" s="29"/>
+      <c r="X89" s="29"/>
+      <c r="Y89" s="29"/>
+      <c r="Z89" s="29"/>
+      <c r="AA89" s="29"/>
+      <c r="AB89" s="29"/>
+      <c r="AC89" s="29"/>
+      <c r="AD89" s="29"/>
+      <c r="AE89" s="29"/>
+      <c r="AF89" s="29"/>
+      <c r="AG89" s="29"/>
+      <c r="AH89" s="29"/>
+      <c r="AI89" s="29"/>
+    </row>
+    <row r="90" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="29"/>
+      <c r="B90" s="29"/>
+      <c r="C90" s="29"/>
+      <c r="D90" s="29"/>
+      <c r="E90" s="29"/>
+      <c r="F90" s="29"/>
+      <c r="G90" s="29"/>
+      <c r="H90" s="29"/>
+      <c r="I90" s="29"/>
+      <c r="J90" s="29"/>
+      <c r="K90" s="29"/>
+      <c r="L90" s="29"/>
+      <c r="M90" s="29"/>
+      <c r="N90" s="29"/>
+      <c r="O90" s="29"/>
+      <c r="P90" s="29"/>
+      <c r="Q90" s="29"/>
+      <c r="R90" s="29"/>
+      <c r="S90" s="29"/>
+      <c r="T90" s="29"/>
+      <c r="U90" s="29"/>
+      <c r="V90" s="29"/>
+      <c r="W90" s="29"/>
+      <c r="X90" s="29"/>
+      <c r="Y90" s="29"/>
+      <c r="Z90" s="29"/>
+      <c r="AA90" s="29"/>
+      <c r="AB90" s="29"/>
+      <c r="AC90" s="29"/>
+      <c r="AD90" s="29"/>
+      <c r="AE90" s="29"/>
+      <c r="AF90" s="29"/>
+      <c r="AG90" s="29"/>
+      <c r="AH90" s="29"/>
+      <c r="AI90" s="29"/>
+    </row>
+    <row r="91" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="29"/>
+      <c r="B91" s="29"/>
+      <c r="C91" s="29"/>
+      <c r="D91" s="29"/>
+      <c r="E91" s="29"/>
+      <c r="F91" s="29"/>
+      <c r="G91" s="29"/>
+      <c r="H91" s="29"/>
+      <c r="I91" s="29"/>
+      <c r="J91" s="29"/>
+      <c r="K91" s="29"/>
+      <c r="L91" s="29"/>
+      <c r="M91" s="29"/>
+      <c r="N91" s="29"/>
+      <c r="O91" s="29"/>
+      <c r="P91" s="29"/>
+      <c r="Q91" s="29"/>
+      <c r="R91" s="29"/>
+      <c r="S91" s="29"/>
+      <c r="T91" s="29"/>
+      <c r="U91" s="29"/>
+      <c r="V91" s="29"/>
+      <c r="W91" s="29"/>
+      <c r="X91" s="29"/>
+      <c r="Y91" s="29"/>
+      <c r="Z91" s="29"/>
+      <c r="AA91" s="29"/>
+      <c r="AB91" s="29"/>
+      <c r="AC91" s="29"/>
+      <c r="AD91" s="29"/>
+      <c r="AE91" s="29"/>
+      <c r="AF91" s="29"/>
+      <c r="AG91" s="29"/>
+      <c r="AH91" s="29"/>
+      <c r="AI91" s="29"/>
+    </row>
+    <row r="92" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="29"/>
+      <c r="B92" s="29"/>
+      <c r="C92" s="29"/>
+      <c r="D92" s="29"/>
+      <c r="E92" s="29"/>
+      <c r="F92" s="29"/>
+      <c r="G92" s="29"/>
+      <c r="H92" s="29"/>
+      <c r="I92" s="29"/>
+      <c r="J92" s="29"/>
+      <c r="K92" s="29"/>
+      <c r="L92" s="29"/>
+      <c r="M92" s="29"/>
+      <c r="N92" s="29"/>
+      <c r="O92" s="29"/>
+      <c r="P92" s="29"/>
+      <c r="Q92" s="29"/>
+      <c r="R92" s="29"/>
+      <c r="S92" s="29"/>
+      <c r="T92" s="29"/>
+      <c r="U92" s="29"/>
+      <c r="V92" s="29"/>
+      <c r="W92" s="29"/>
+      <c r="X92" s="29"/>
+      <c r="Y92" s="29"/>
+      <c r="Z92" s="29"/>
+      <c r="AA92" s="29"/>
+      <c r="AB92" s="29"/>
+      <c r="AC92" s="29"/>
+      <c r="AD92" s="29"/>
+      <c r="AE92" s="29"/>
+      <c r="AF92" s="29"/>
+      <c r="AG92" s="29"/>
+      <c r="AH92" s="29"/>
+      <c r="AI92" s="29"/>
+    </row>
+    <row r="93" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="29"/>
+      <c r="B93" s="29"/>
+      <c r="C93" s="29"/>
+      <c r="D93" s="29"/>
+      <c r="E93" s="29"/>
+      <c r="F93" s="29"/>
+      <c r="G93" s="29"/>
+      <c r="H93" s="29"/>
+      <c r="I93" s="29"/>
+      <c r="J93" s="29"/>
+      <c r="K93" s="29"/>
+      <c r="L93" s="29"/>
+      <c r="M93" s="29"/>
+      <c r="N93" s="29"/>
+      <c r="O93" s="29"/>
+      <c r="P93" s="29"/>
+      <c r="Q93" s="29"/>
+      <c r="R93" s="29"/>
+      <c r="S93" s="29"/>
+      <c r="T93" s="29"/>
+      <c r="U93" s="29"/>
+      <c r="V93" s="29"/>
+      <c r="W93" s="29"/>
+      <c r="X93" s="29"/>
+      <c r="Y93" s="29"/>
+      <c r="Z93" s="29"/>
+      <c r="AA93" s="29"/>
+      <c r="AB93" s="29"/>
+      <c r="AC93" s="29"/>
+      <c r="AD93" s="29"/>
+      <c r="AE93" s="29"/>
+      <c r="AF93" s="29"/>
+      <c r="AG93" s="29"/>
+      <c r="AH93" s="29"/>
+      <c r="AI93" s="29"/>
+    </row>
+    <row r="94" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="29"/>
+      <c r="B94" s="29"/>
+      <c r="C94" s="29"/>
+      <c r="D94" s="29"/>
+      <c r="E94" s="29"/>
+      <c r="F94" s="29"/>
+      <c r="G94" s="29"/>
+      <c r="H94" s="29"/>
+      <c r="I94" s="29"/>
+      <c r="J94" s="29"/>
+      <c r="K94" s="29"/>
+      <c r="L94" s="29"/>
+      <c r="M94" s="29"/>
+      <c r="N94" s="29"/>
+      <c r="O94" s="29"/>
+      <c r="P94" s="29"/>
+      <c r="Q94" s="29"/>
+      <c r="R94" s="29"/>
+      <c r="S94" s="29"/>
+      <c r="T94" s="29"/>
+      <c r="U94" s="29"/>
+      <c r="V94" s="29"/>
+      <c r="W94" s="29"/>
+      <c r="X94" s="29"/>
+      <c r="Y94" s="29"/>
+      <c r="Z94" s="29"/>
+      <c r="AA94" s="29"/>
+      <c r="AB94" s="29"/>
+      <c r="AC94" s="29"/>
+      <c r="AD94" s="29"/>
+      <c r="AE94" s="29"/>
+      <c r="AF94" s="29"/>
+      <c r="AG94" s="29"/>
+      <c r="AH94" s="29"/>
+      <c r="AI94" s="29"/>
+    </row>
+    <row r="95" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="29"/>
+      <c r="B95" s="29"/>
+      <c r="C95" s="29"/>
+      <c r="D95" s="29"/>
+      <c r="E95" s="29"/>
+      <c r="F95" s="29"/>
+      <c r="G95" s="29"/>
+      <c r="H95" s="29"/>
+      <c r="I95" s="29"/>
+      <c r="J95" s="29"/>
+      <c r="K95" s="29"/>
+      <c r="L95" s="29"/>
+      <c r="M95" s="29"/>
+      <c r="N95" s="29"/>
+      <c r="O95" s="29"/>
+      <c r="P95" s="29"/>
+      <c r="Q95" s="29"/>
+      <c r="R95" s="29"/>
+      <c r="S95" s="29"/>
+      <c r="T95" s="29"/>
+      <c r="U95" s="29"/>
+      <c r="V95" s="29"/>
+      <c r="W95" s="29"/>
+      <c r="X95" s="29"/>
+      <c r="Y95" s="29"/>
+      <c r="Z95" s="29"/>
+      <c r="AA95" s="29"/>
+      <c r="AB95" s="29"/>
+      <c r="AC95" s="29"/>
+      <c r="AD95" s="29"/>
+      <c r="AE95" s="29"/>
+      <c r="AF95" s="29"/>
+      <c r="AG95" s="29"/>
+      <c r="AH95" s="29"/>
+      <c r="AI95" s="29"/>
+    </row>
+    <row r="96" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="29"/>
+      <c r="B96" s="29"/>
+      <c r="C96" s="29"/>
+      <c r="D96" s="29"/>
+      <c r="E96" s="29"/>
+      <c r="F96" s="29"/>
+      <c r="G96" s="29"/>
+      <c r="H96" s="29"/>
+      <c r="I96" s="29"/>
+      <c r="J96" s="29"/>
+      <c r="K96" s="29"/>
+      <c r="L96" s="29"/>
+      <c r="M96" s="29"/>
+      <c r="N96" s="29"/>
+      <c r="O96" s="29"/>
+      <c r="P96" s="29"/>
+      <c r="Q96" s="29"/>
+      <c r="R96" s="29"/>
+      <c r="S96" s="29"/>
+      <c r="T96" s="29"/>
+      <c r="U96" s="29"/>
+      <c r="V96" s="29"/>
+      <c r="W96" s="29"/>
+      <c r="X96" s="29"/>
+      <c r="Y96" s="29"/>
+      <c r="Z96" s="29"/>
+      <c r="AA96" s="29"/>
+      <c r="AB96" s="29"/>
+      <c r="AC96" s="29"/>
+      <c r="AD96" s="29"/>
+      <c r="AE96" s="29"/>
+      <c r="AF96" s="29"/>
+      <c r="AG96" s="29"/>
+      <c r="AH96" s="29"/>
+      <c r="AI96" s="29"/>
+    </row>
+    <row r="97" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="29"/>
+      <c r="B97" s="29"/>
+      <c r="C97" s="29"/>
+      <c r="D97" s="29"/>
+      <c r="E97" s="29"/>
+      <c r="F97" s="29"/>
+      <c r="G97" s="29"/>
+      <c r="H97" s="29"/>
+      <c r="I97" s="29"/>
+      <c r="J97" s="29"/>
+      <c r="K97" s="29"/>
+      <c r="L97" s="29"/>
+      <c r="M97" s="29"/>
+      <c r="N97" s="29"/>
+      <c r="O97" s="29"/>
+      <c r="P97" s="29"/>
+      <c r="Q97" s="29"/>
+      <c r="R97" s="29"/>
+      <c r="S97" s="29"/>
+      <c r="T97" s="29"/>
+      <c r="U97" s="29"/>
+      <c r="V97" s="29"/>
+      <c r="W97" s="29"/>
+      <c r="X97" s="29"/>
+      <c r="Y97" s="29"/>
+      <c r="Z97" s="29"/>
+      <c r="AA97" s="29"/>
+      <c r="AB97" s="29"/>
+      <c r="AC97" s="29"/>
+      <c r="AD97" s="29"/>
+      <c r="AE97" s="29"/>
+      <c r="AF97" s="29"/>
+      <c r="AG97" s="29"/>
+      <c r="AH97" s="29"/>
+      <c r="AI97" s="29"/>
+    </row>
+    <row r="98" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="29"/>
+      <c r="B98" s="29"/>
+      <c r="C98" s="29"/>
+      <c r="D98" s="29"/>
+      <c r="E98" s="29"/>
+      <c r="F98" s="29"/>
+      <c r="G98" s="29"/>
+      <c r="H98" s="29"/>
+      <c r="I98" s="29"/>
+      <c r="J98" s="29"/>
+      <c r="K98" s="29"/>
+      <c r="L98" s="29"/>
+      <c r="M98" s="29"/>
+      <c r="N98" s="29"/>
+      <c r="O98" s="29"/>
+      <c r="P98" s="29"/>
+      <c r="Q98" s="29"/>
+      <c r="R98" s="29"/>
+      <c r="S98" s="29"/>
+      <c r="T98" s="29"/>
+      <c r="U98" s="29"/>
+      <c r="V98" s="29"/>
+      <c r="W98" s="29"/>
+      <c r="X98" s="29"/>
+      <c r="Y98" s="29"/>
+      <c r="Z98" s="29"/>
+      <c r="AA98" s="29"/>
+      <c r="AB98" s="29"/>
+      <c r="AC98" s="29"/>
+      <c r="AD98" s="29"/>
+      <c r="AE98" s="29"/>
+      <c r="AF98" s="29"/>
+      <c r="AG98" s="29"/>
+      <c r="AH98" s="29"/>
+      <c r="AI98" s="29"/>
+    </row>
+    <row r="99" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="29"/>
+      <c r="B99" s="29"/>
+      <c r="C99" s="29"/>
+      <c r="D99" s="29"/>
+      <c r="E99" s="29"/>
+      <c r="F99" s="29"/>
+      <c r="G99" s="29"/>
+      <c r="H99" s="29"/>
+      <c r="I99" s="29"/>
+      <c r="J99" s="29"/>
+      <c r="K99" s="29"/>
+      <c r="L99" s="29"/>
+      <c r="M99" s="29"/>
+      <c r="N99" s="29"/>
+      <c r="O99" s="29"/>
+      <c r="P99" s="29"/>
+      <c r="Q99" s="29"/>
+      <c r="R99" s="29"/>
+      <c r="S99" s="29"/>
+      <c r="T99" s="29"/>
+      <c r="U99" s="29"/>
+      <c r="V99" s="29"/>
+      <c r="W99" s="29"/>
+      <c r="X99" s="29"/>
+      <c r="Y99" s="29"/>
+      <c r="Z99" s="29"/>
+      <c r="AA99" s="29"/>
+      <c r="AB99" s="29"/>
+      <c r="AC99" s="29"/>
+      <c r="AD99" s="29"/>
+      <c r="AE99" s="29"/>
+      <c r="AF99" s="29"/>
+      <c r="AG99" s="29"/>
+      <c r="AH99" s="29"/>
+      <c r="AI99" s="29"/>
+    </row>
+    <row r="100" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="29"/>
+      <c r="B100" s="29"/>
+      <c r="C100" s="29"/>
+      <c r="D100" s="29"/>
+      <c r="E100" s="29"/>
+      <c r="F100" s="29"/>
+      <c r="G100" s="29"/>
+      <c r="H100" s="29"/>
+      <c r="I100" s="29"/>
+      <c r="J100" s="29"/>
+      <c r="K100" s="29"/>
+      <c r="L100" s="29"/>
+      <c r="M100" s="29"/>
+      <c r="N100" s="29"/>
+      <c r="O100" s="29"/>
+      <c r="P100" s="29"/>
+      <c r="Q100" s="29"/>
+      <c r="R100" s="29"/>
+      <c r="S100" s="29"/>
+      <c r="T100" s="29"/>
+      <c r="U100" s="29"/>
+      <c r="V100" s="29"/>
+      <c r="W100" s="29"/>
+      <c r="X100" s="29"/>
+      <c r="Y100" s="29"/>
+      <c r="Z100" s="29"/>
+      <c r="AA100" s="29"/>
+      <c r="AB100" s="29"/>
+      <c r="AC100" s="29"/>
+      <c r="AD100" s="29"/>
+      <c r="AE100" s="29"/>
+      <c r="AF100" s="29"/>
+      <c r="AG100" s="29"/>
+      <c r="AH100" s="29"/>
+      <c r="AI100" s="29"/>
+    </row>
+    <row r="101" spans="1:35" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="29"/>
+      <c r="B101" s="29"/>
+      <c r="C101" s="29"/>
+      <c r="D101" s="29"/>
+      <c r="E101" s="29"/>
+      <c r="F101" s="29"/>
+      <c r="G101" s="29"/>
+      <c r="H101" s="29"/>
+      <c r="I101" s="29"/>
+      <c r="J101" s="29"/>
+      <c r="K101" s="29"/>
+      <c r="L101" s="29"/>
+      <c r="M101" s="29"/>
+      <c r="N101" s="29"/>
+      <c r="O101" s="29"/>
+      <c r="P101" s="29"/>
+      <c r="Q101" s="29"/>
+      <c r="R101" s="29"/>
+      <c r="S101" s="29"/>
+      <c r="T101" s="29"/>
+      <c r="U101" s="29"/>
+      <c r="V101" s="29"/>
+      <c r="W101" s="29"/>
+      <c r="X101" s="29"/>
+      <c r="Y101" s="29"/>
+      <c r="Z101" s="29"/>
+      <c r="AA101" s="29"/>
+      <c r="AB101" s="29"/>
+      <c r="AC101" s="29"/>
+      <c r="AD101" s="29"/>
+      <c r="AE101" s="29"/>
+      <c r="AF101" s="29"/>
+      <c r="AG101" s="29"/>
+      <c r="AH101" s="29"/>
+      <c r="AI101" s="29"/>
+    </row>
+  </sheetData>
+  <mergeCells count="228">
+    <mergeCell ref="C84:J84"/>
+    <mergeCell ref="L84:Q84"/>
+    <mergeCell ref="A67:AI67"/>
+    <mergeCell ref="A68:AI73"/>
+    <mergeCell ref="A74:AI74"/>
+    <mergeCell ref="A75:AI77"/>
+    <mergeCell ref="A78:AI78"/>
+    <mergeCell ref="A83:K83"/>
+    <mergeCell ref="A65:K65"/>
+    <mergeCell ref="L65:X65"/>
+    <mergeCell ref="Y65:AD65"/>
+    <mergeCell ref="AE65:AI65"/>
+    <mergeCell ref="A66:K66"/>
+    <mergeCell ref="L66:X66"/>
+    <mergeCell ref="Y66:AD66"/>
+    <mergeCell ref="AE66:AI66"/>
+    <mergeCell ref="A61:AI61"/>
+    <mergeCell ref="A62:AI62"/>
+    <mergeCell ref="A63:AI63"/>
+    <mergeCell ref="A64:K64"/>
+    <mergeCell ref="L64:X64"/>
+    <mergeCell ref="Y64:AD64"/>
+    <mergeCell ref="AE64:AI64"/>
+    <mergeCell ref="A56:AI56"/>
+    <mergeCell ref="A57:AI57"/>
+    <mergeCell ref="A58:R58"/>
+    <mergeCell ref="S58:AI58"/>
+    <mergeCell ref="A59:AI59"/>
+    <mergeCell ref="A60:AI60"/>
+    <mergeCell ref="A51:Q51"/>
+    <mergeCell ref="V51:AI52"/>
+    <mergeCell ref="A52:Q52"/>
+    <mergeCell ref="A53:AI53"/>
+    <mergeCell ref="A54:AI54"/>
+    <mergeCell ref="A55:U55"/>
+    <mergeCell ref="V55:AI55"/>
+    <mergeCell ref="A47:AI47"/>
+    <mergeCell ref="A48:V48"/>
+    <mergeCell ref="W48:AI48"/>
+    <mergeCell ref="A49:V49"/>
+    <mergeCell ref="W49:AI49"/>
+    <mergeCell ref="A50:AI50"/>
+    <mergeCell ref="A46:M46"/>
+    <mergeCell ref="O46:P46"/>
+    <mergeCell ref="Q46:S46"/>
+    <mergeCell ref="T46:V46"/>
+    <mergeCell ref="W46:AD46"/>
+    <mergeCell ref="AH46:AI46"/>
+    <mergeCell ref="A43:AI43"/>
+    <mergeCell ref="A44:AI44"/>
+    <mergeCell ref="A45:M45"/>
+    <mergeCell ref="O45:P45"/>
+    <mergeCell ref="Q45:S45"/>
+    <mergeCell ref="T45:V45"/>
+    <mergeCell ref="W45:AD45"/>
+    <mergeCell ref="AH45:AI45"/>
+    <mergeCell ref="A41:H41"/>
+    <mergeCell ref="I41:N41"/>
+    <mergeCell ref="O41:V41"/>
+    <mergeCell ref="W41:AA41"/>
+    <mergeCell ref="AB41:AI41"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="I42:N42"/>
+    <mergeCell ref="W42:AA42"/>
+    <mergeCell ref="AB42:AI42"/>
+    <mergeCell ref="A39:H39"/>
+    <mergeCell ref="I39:N39"/>
+    <mergeCell ref="O39:V39"/>
+    <mergeCell ref="W39:AA39"/>
+    <mergeCell ref="AB39:AI39"/>
+    <mergeCell ref="A40:H40"/>
+    <mergeCell ref="I40:N40"/>
+    <mergeCell ref="O40:V40"/>
+    <mergeCell ref="W40:AA40"/>
+    <mergeCell ref="AB40:AI40"/>
+    <mergeCell ref="A36:J36"/>
+    <mergeCell ref="K36:R36"/>
+    <mergeCell ref="S36:AB36"/>
+    <mergeCell ref="AC36:AI36"/>
+    <mergeCell ref="A37:AI37"/>
+    <mergeCell ref="A38:H38"/>
+    <mergeCell ref="I38:N38"/>
+    <mergeCell ref="W38:AA38"/>
+    <mergeCell ref="AB38:AI38"/>
+    <mergeCell ref="AE32:AI32"/>
+    <mergeCell ref="A33:AI33"/>
+    <mergeCell ref="A34:AI34"/>
+    <mergeCell ref="A35:N35"/>
+    <mergeCell ref="O35:R35"/>
+    <mergeCell ref="S35:AA35"/>
+    <mergeCell ref="AC35:AI35"/>
+    <mergeCell ref="A32:J32"/>
+    <mergeCell ref="K32:M32"/>
+    <mergeCell ref="N32:R32"/>
+    <mergeCell ref="S32:V32"/>
+    <mergeCell ref="W32:Z32"/>
+    <mergeCell ref="AA32:AD32"/>
+    <mergeCell ref="AE30:AI30"/>
+    <mergeCell ref="A31:J31"/>
+    <mergeCell ref="K31:M31"/>
+    <mergeCell ref="N31:R31"/>
+    <mergeCell ref="S31:V31"/>
+    <mergeCell ref="W31:Z31"/>
+    <mergeCell ref="AA31:AD31"/>
+    <mergeCell ref="AE31:AI31"/>
+    <mergeCell ref="A30:J30"/>
+    <mergeCell ref="K30:M30"/>
+    <mergeCell ref="N30:R30"/>
+    <mergeCell ref="S30:V30"/>
+    <mergeCell ref="W30:Z30"/>
+    <mergeCell ref="AA30:AD30"/>
+    <mergeCell ref="AE28:AI28"/>
+    <mergeCell ref="A29:J29"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="N29:R29"/>
+    <mergeCell ref="S29:V29"/>
+    <mergeCell ref="W29:Z29"/>
+    <mergeCell ref="AA29:AD29"/>
+    <mergeCell ref="AE29:AI29"/>
+    <mergeCell ref="A28:J28"/>
+    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="N28:R28"/>
+    <mergeCell ref="S28:V28"/>
+    <mergeCell ref="W28:Z28"/>
+    <mergeCell ref="AA28:AD28"/>
+    <mergeCell ref="AD25:AE25"/>
+    <mergeCell ref="AF25:AI25"/>
+    <mergeCell ref="A26:AI26"/>
+    <mergeCell ref="A27:J27"/>
+    <mergeCell ref="K27:M27"/>
+    <mergeCell ref="N27:R27"/>
+    <mergeCell ref="S27:V27"/>
+    <mergeCell ref="W27:Z27"/>
+    <mergeCell ref="AA27:AD27"/>
+    <mergeCell ref="AE27:AI27"/>
+    <mergeCell ref="A25:F25"/>
+    <mergeCell ref="G25:P25"/>
+    <mergeCell ref="Q25:R25"/>
+    <mergeCell ref="S25:V25"/>
+    <mergeCell ref="W25:Y25"/>
+    <mergeCell ref="Z25:AC25"/>
+    <mergeCell ref="Z19:AA19"/>
+    <mergeCell ref="AB19:AD19"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="D24:J24"/>
+    <mergeCell ref="K24:L24"/>
+    <mergeCell ref="M24:R24"/>
+    <mergeCell ref="S24:W24"/>
+    <mergeCell ref="X24:AI24"/>
+    <mergeCell ref="A23:G23"/>
+    <mergeCell ref="H23:P23"/>
+    <mergeCell ref="Q23:T23"/>
+    <mergeCell ref="U23:Y23"/>
+    <mergeCell ref="Z23:AC23"/>
+    <mergeCell ref="AD23:AI23"/>
+    <mergeCell ref="A17:R17"/>
+    <mergeCell ref="S17:AI17"/>
+    <mergeCell ref="A18:E18"/>
+    <mergeCell ref="G18:K18"/>
+    <mergeCell ref="M18:Q18"/>
+    <mergeCell ref="S18:V18"/>
+    <mergeCell ref="X18:AB18"/>
+    <mergeCell ref="AD18:AH18"/>
+    <mergeCell ref="A22:G22"/>
+    <mergeCell ref="H22:L22"/>
+    <mergeCell ref="M22:R22"/>
+    <mergeCell ref="S22:Y22"/>
+    <mergeCell ref="Z22:AD22"/>
+    <mergeCell ref="AE22:AI22"/>
+    <mergeCell ref="AE19:AI19"/>
+    <mergeCell ref="A20:AI20"/>
+    <mergeCell ref="A21:G21"/>
+    <mergeCell ref="H21:R21"/>
+    <mergeCell ref="S21:W21"/>
+    <mergeCell ref="X21:AI21"/>
+    <mergeCell ref="A19:E19"/>
+    <mergeCell ref="G19:Q19"/>
+    <mergeCell ref="S19:V19"/>
+    <mergeCell ref="X19:Y19"/>
+    <mergeCell ref="A15:L15"/>
+    <mergeCell ref="M15:V15"/>
+    <mergeCell ref="W15:AB15"/>
+    <mergeCell ref="AC15:AI15"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="E16:G16"/>
+    <mergeCell ref="I16:K16"/>
+    <mergeCell ref="M16:P16"/>
+    <mergeCell ref="R16:U16"/>
+    <mergeCell ref="W16:AB16"/>
+    <mergeCell ref="AC16:AI16"/>
+    <mergeCell ref="A13:F13"/>
+    <mergeCell ref="G13:U13"/>
+    <mergeCell ref="V13:X13"/>
+    <mergeCell ref="Y13:AI13"/>
+    <mergeCell ref="A14:F14"/>
+    <mergeCell ref="G14:L14"/>
+    <mergeCell ref="M14:Q14"/>
+    <mergeCell ref="R14:W14"/>
+    <mergeCell ref="X14:AA14"/>
+    <mergeCell ref="AB14:AI14"/>
+    <mergeCell ref="AK9:AM9"/>
+    <mergeCell ref="A11:AI11"/>
+    <mergeCell ref="A12:F12"/>
+    <mergeCell ref="G12:U12"/>
+    <mergeCell ref="V12:X12"/>
+    <mergeCell ref="Y12:AI12"/>
+    <mergeCell ref="A8:AI8"/>
+    <mergeCell ref="A9:C9"/>
+    <mergeCell ref="E9:G9"/>
+    <mergeCell ref="I9:N9"/>
+    <mergeCell ref="P9:R9"/>
+    <mergeCell ref="T9:V9"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="AA9:AI9"/>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="J6:L6"/>
+    <mergeCell ref="M6:P6"/>
+    <mergeCell ref="Q6:S6"/>
+    <mergeCell ref="V6:Y6"/>
+    <mergeCell ref="AB6:AF6"/>
+    <mergeCell ref="A1:H4"/>
+    <mergeCell ref="I1:AC2"/>
+    <mergeCell ref="AD1:AI2"/>
+    <mergeCell ref="I3:AC4"/>
+    <mergeCell ref="AD3:AF3"/>
+    <mergeCell ref="AG3:AI3"/>
+    <mergeCell ref="AD4:AF4"/>
+    <mergeCell ref="AG4:AI4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>FO-LG-050</vt:lpstr>
+      <vt:lpstr>Guía de diligenciamiento</vt:lpstr>
       <vt:lpstr>'FO-LG-050'!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>WORKGROUP</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Soporte</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>